--- v0 (2026-02-08)
+++ v1 (2026-04-04)
@@ -10,140 +10,146 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="45">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Haroldo Rodrigues Figueredo</t>
   </si>
   <si>
     <t>Recomendação nº 005/SEMEC/2025 – Atividades Independentes e Formação Continuada em Serviço</t>
   </si>
   <si>
-    <t>Discussão e Votação</t>
+    <t>Inclusão em pauta para discussão e votação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>“Indica ao prefeito municipal e a secretaria de Esporte; a adoção das providências necessárias para arrumar/reparar a tela de proteção do campo sintético localizado no Setor 5.</t>
   </si>
   <si>
-    <t>Leitura em Plenário</t>
+    <t>Encaminhado ao Plenário para leitura</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
     <t>“Indica ao prefeito municipal e a secretaria de Esporte; que seja realizada a troca das lâmpadas do campo sintético – Setor 1, tendo em vista a _x000D_
 precariedade da iluminação no local.</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
     <t>Jonas Cordeiro de Souza</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar a essa Secretaria a adoção de providências no sentido de _x000D_
 realizar o reparo (tapa-buraco) existente em frente ao estabelecimento Carol Bomba, localizado na _x000D_
 Avenida Cujubim.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Institui redução do valor de referência para cálculo do ITBI e autoriza o parcelamento do imposto para imóveis rurais e do setor chacareiro no Município de Cujubim/RO, com foco na regularização fundiária de pequenos produtores, e dá outras providências.</t>
   </si>
   <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>João Becker - PREFEITO</t>
   </si>
   <si>
     <t>PERTINENTE À PROJETO CONSTRUÇÃO DE BARRACÃO, PLANO DE AÇÃO 09032024-072906/2024 (TRANSFERÊNCIA ESPECIAL), no valor de R$ 800.000,00 (Oitocentos mil reais), e contrapartida no valor de R$ 51.023,92 (Cinquenta e um mil, vinte e três reais e noventa e dois centavos) Emenda Parlamentar Coronel Chrisóstomo.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 2 de 2026</t>
   </si>
   <si>
     <t>PERTINENTE À AQUISIÇÃO DE EQUIPAMENTO PARA APOIO A INFRAESTRUTURA PRODUTIVA, TERMO DE CONVÊNIO Nº960273, no valor de R$ 238.750,00 ( Duzentos e trinta e oito mil, setecentos e cinquenta reais), e contrapartida no valor de R$ 11.250,00 (Onze mil, duzentos e cinquenta reais) Emenda Parlamentar Deputado Federal Lucio Mosquini.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 3 de 2026</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TRATOR AGRICOLA PLANO DE AÇÃO 09032024-066980 / 2024 (TRANSFERENCIA ESPECIAL), NO VALOR DE R$ 525.000,00 (Quinhentos e vinte e cinco mil reais), Emenda Parlamentar, Dep. Federal Thiago Flores.</t>
+  </si>
+  <si>
+    <t>Recebido via ePROC para análise preliminar</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 4 de 2026</t>
   </si>
   <si>
     <t>PERTINENTE À AQUISIÇÃO DE EQUIPAMENTO PARA APOIO A INFRAESTRUTURA PRODUTIVA, PLANO DE AÇÃO N°09032025-081183, no valor de R$ 693.000,00 (Seiscentos e noventa e três mil reais), Emenda Parlamentar Senador Federal Confúcio Aires Moura.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 5 de 2026</t>
   </si>
   <si>
     <t>PERTINENTE AQUISIÇÃO DE MUDAS DE CAFÉ, CONFORME TERMO DE CONVÊNIO Nº 651/2025/PGE-SEAGRI, no valor de R$ 100.000,00 (Cem mil reais), e _x000D_
 contrapartida de convênio no valor de R$ 11.600,00 (Onze mil e seiscentos reais),  Emenda Parlamentar Deputado estadual Lucas Torres.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 6 de 2026</t>
   </si>
   <si>
     <t>PERTINENTE, GRUPO ATENÇÃO PRIMÁRIA EM SAÚDE - PAP, PLANO DE AÇÃO Nº 09032025-080131, DESTINADO PARA _x000D_
 AQUISIÇÃO DE UNIDADE MÓVEL, NO VALOR DE R$ 693.000,00 (Seiscentos e noventa e três mil reais), EMENDA PARLAMENTAR DEPUTADA FEDERAL _x000D_
 SILVIA CRISTINA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 7 de 2026</t>
   </si>
@@ -492,51 +498,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>50</v>
@@ -632,248 +638,248 @@
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>52</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>42</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>