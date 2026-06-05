--- v0 (2026-02-08)
+++ v1 (2026-06-05)
@@ -10,282 +10,2593 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2008" uniqueCount="816">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Haroldo Rodrigues Figueredo</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_vereador_haroldo_001.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_vereador_haroldo_001.pdf</t>
   </si>
   <si>
     <t>“Indica ao prefeito municipal e a secretaria de Esporte; a adoção das providências necessárias para arrumar/reparar a tela de proteção do campo sintético localizado no Setor 5.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_002_vereador_haroldo.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_002_vereador_haroldo.pdf</t>
   </si>
   <si>
     <t>“Indica ao prefeito municipal e a secretaria de Esporte; que seja realizada a troca das lâmpadas do campo sintético – Setor 1, tendo em vista a _x000D_
 precariedade da iluminação no local.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jonas Cordeiro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_jonas_01.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_jonas_01.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar a essa Secretaria a adoção de providências no sentido de _x000D_
 realizar o reparo (tapa-buraco) existente em frente ao estabelecimento Carol Bomba, localizado na _x000D_
 Avenida Cujubim.</t>
   </si>
   <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Jânio Rodrigues de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, que seja realizado a execução de serviços de _x000D_
+instalação,manutenção de bueiros e execução de aterros e cascalhamento na linha CA-08,em diversos pontos,conforme especificado abaixo,tendo em vista as dificuldades enfrentadas pelos moradores e produtores rurais da região.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ana Paula Cristo Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/58/indicacao_cme-01_-_ana_paula.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, após ouvido o Plenário, indica ao Poder Executivo Municipal, por meio da Secretaria competente, a realização do patrolamento e manutenção na Rua Uirapuru, no município de  Cujubim/RO.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/59/indicacao_cme-02_-_jonas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, após ouvido o Plenário, indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado reparo e manutenção na ponte localizada na Linha Eletrônica, neste município.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_003gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de erguer aterro e instalar 2 tubos PAD na linha eletrônica ,próximo á serraria do Nereu.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Herlon Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_no_001gvhps2026.pdf</t>
+  </si>
+  <si>
+    <t>Cascalhamento com urgência na Estrada do Soldado da Borracha e região</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_no_002gvhps2026.pdf</t>
+  </si>
+  <si>
+    <t>Cascalhamento nas linhas Ca-14, Ca-16</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao-cmc-003_-_jonas.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Cascalhamento na linha Leste Mato Grosso.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao-cmc-002_-_janio.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de realizar melhorias na cabeceira da ponte localizada na linha ponto 8.</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao-cmc-004_-_janio.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura,que seja realizado o escoamento de água na linha ponto 6 ,em frente ao sitio do Sr. Juninho.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao-cmc-005_-_janio.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura ,a necessidade de instalação de um tubo PAD na linha CA 04 ,próximo ao sitio do Hugo da globo net.</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao-cmc-006_-_janio.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura,a necessidade de reparos urgentes nos bueiros e cascalhamento na linha B 86.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_007gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, á necessidade de arrumar Sexta linha ,localizados entre a propriedade Senhor Ciso e o Tirica e também próximo ao sitio do senhor Jobi.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/98/indicacao_008gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de patrolamento na Rua gavião real.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/99/indicacao_009gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, Na linha CP13 há necessidade de desentupimento de um bueiro ,em frente ao sitio do Senhor Nica e o Senhor Doquinha.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_010gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de fazer saída de água e erguer o aterro linha Leste ,em frente á propriedade do Senhor Silésio.</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_011gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de reparo de um bueiro localizado na linha Ca 01 ,em frente ao sitio do Senhor Isofe.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/102/indicacao_012gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de infraestrutura, à necessidade de pavimentação asfáltica na Rua Juriti setor 03.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/103/indicacao_013gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de infraestrutura, à necessidade de realização de operação tapa – buraco, limpeza urbana e pintura de meio-fio na Avenida Beija- flor, setor 03.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/104/indicacao_014gvjrs.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de infraestrutura, à necessidade de concluir calçadas e meios-fios na avenida Cujubim próximo a casa do agricultor .</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Alécio Soares Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/110/alecio_-_indicacao-cmc-023_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, juntamente à Secretaria Municipal de Obras, solicitando serviços de cascalhamento e patrolamento nas seguintes localidades da zona rural:</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/111/janio_-_indicacao-cmc-015_3.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de reparo em bueiro localizado na _x000D_
+linha periquito ,após a igreja católica ,próximo ao sitio da dona Neide,e também a recuperação dos morros exitentes no referido trecho.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/112/janio_-_indicacao-cmc-016_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de intalação de um bueiro na linha 13,próximo ao sitio do senhor marcelo, a pedido do senhor baiano para toda a comunidade.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/113/janio_-_indicacao-cmc-017_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura,que seja realizado reparo urgente na ponte localizada na linha eletrônica pròximo ao senhor Tônim careca.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/114/janio_-_indicacao-cmc-018_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura,que seja realizado reparo urgente na ponte localizada na linha CA04 ,próximo ao sitio dona Amélia.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/115/haroldo_-_indicacao_028_gvhrf.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal JOÃO BECKER e à Secretaria Municipal de Obras instalação de bueiros/manilhas na Linha CP13, aproximadamente a 300 (trezentos) metros de determinado ponto crítico da via</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/120/jonas_-_029.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Infraestrutura, que seja realizado serviço de cascalhamento em um trecho da Avenida Condor, no final da via, onde há um pequeno pedaço da estrada que se encontra em situação crítica, necessitando de reparos com urgência.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/121/janio_-_030.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de Obras, que seja providenciada a instalação de um tubo PAD em frente ao sítio do Senhor Luciano, localizado no final da Linha 13, zona rural do município.</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/122/janio_-_031.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, juntamente com a Secretaria Municipal de Obras, a necessidade de instalação de um tubo PAD na Linha 13, em frente ao sítio da Dona Loane.</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/141/alecio_-_indicacao-cmc-032.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de faixa elevada em frente ao portão da Creche Manoá.</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/139/janio_-_indicacao-cmc-indicacao_033.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Municipal de obras, que seja realizada a implantação de um tubo (bueiro) na Terceira Linha do Galo Velho, logo após o sítio do senhor Ivo.</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, através da Secretaria Municipal de Obras, que seja realizada a implantação de um tubo na Linha Corrente, em frente ao sítio do senhor Adeilton.</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_refiz_035.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de Programa de Recuperação Fiscal – REFIS/REFAZ Municipal.</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/157/herlon_-_indicacao-cmc-036.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de estacionamentos em frente ao Colégio Teotônio Brandão Vilela.</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
     <t>37</t>
   </si>
   <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/161/haroldo_-_037.2026_-_indicacao_coleta_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação serviço de coleta de lixo nas Vilas Sol Nascente e Boa Esperança</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/164/ana_paula_-_indicacao-cmc-038.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação dos morros e trechos críticos na linha chácara dos periquitos, com serviços de patrolamento, cascalhamento e melhoria da drenagem.</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/165/ana_paula_-_indicacao-cmc-039.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao senhor secretário de Obras, a necessidade de recuperação de um bueiro localizado na Quarta Linha, neste município.</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/166/janio_-_indicacao-cmc-indicacao_040.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Infraestrutura, a necessidade de patrolamento e cascalhamento na Rua gavina.</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/167/janio_-_indicacao-cmc-041.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de obras, a necessidade de inplantação de bueiro,em frente à fazenda do senhor Camilo.</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/168/janio_-_indicacao-cmc-042.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de Obras, a necessidade de realização de serviços de manutenção na Linha C-04,em frente ao sitio do senhor nicanor e em frente ao sitio da dona katia.</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/169/janio_-_indicacao-cmc-043_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras, a necessidade de erguer o aterro na linha C-08, em frente ao sítio do senhor Sandro taxista.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/170/janio_-_indicacao-cmc-044.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria de infraestrutura, que seja realizado, com urgência, o desentupimento do ueiro localizado na Rua Urubu Rei, esquina com a Rua Japim.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/173/janio_-_indicacao-cmc-045_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente, a necessidade de realizar a operação tapa-buracos em frente ao sítio do senhor Joabe, localizado na 4ª Linha do Galo Velho, atendendo ao pedido dos moradores da região.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/174/janio_-_indicacao-cmc-046_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente, que seja feito um aterro e cascalhamento em frente ao sítio do senhor conhecido como Borracha, localizado na região do Soldado da Borracha.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/175/janio_-_indicacao-cmc-047_1.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente, a necessidade de realizar o cascalhamento no morro do Cardam, localizado na região do Soldado da Borracha, atendendo ao pedido dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/176/haroldo_-_048._indicacao_guirita.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE SISTEMA DE CONTROLE DE ACESSO COM GUARITA E VIGILÂNCIA ESPECIALIZADA NAS ESCOLAS MUNICIPAIS DE CUJUBIM/RO.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/195/indicacao_054_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja realizada a operação tapa-buracos na Rua _x000D_
+Condor, em frente ao DETRAN, bem como ao longo de toda a via.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_055_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja realizado o patrolamento e cascalhamento de _x000D_
+um morro localizado próximo à igreja católica, na região conhecida como _x000D_
+Chácara dos Periquitos.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/203/051.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja feito o reparo do bueiro localizado na Linha _x000D_
+CA-08, em frente ao sítio do senhor Getúlio.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/204/052.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja feito por meio da Secretaria competente, que _x000D_
+seja realizada a operação tapa-buracos nas proximidades da oficina V Motos, _x000D_
+localizada na Rua Beija-Flor, bem como a pintura dos meios-fios no referido _x000D_
+trecho.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/205/053.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, a instalação de um bueiro na CP-84, no travessão, com _x000D_
+o objetivo de garantir o adequado escoamento da água no local.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/206/056.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja realizado com urgência, o conserto de uma _x000D_
+ponte localizada na Linha Corrente, próximo ao sítio da senhora Maristela.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/207/055.pdf</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/208/054.pdf</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/209/057.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja realizado a operação tapa-buracos em frente _x000D_
+à Creche Manoa, visando a melhoria das condições de trafegabilidade no local.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/225/indicacao_058_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que seja realizada a construção de uma saída d’água _x000D_
+na Linha B90, nas proximidades do sítio do senhor Dalvan.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/224/indicacao_059_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da _x000D_
+Secretaria competente, que sejam realizados reparos urgentes nas laterais da _x000D_
+via localizada na Linha 8, sentido à Linha Corrente.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_060.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal João Becker, que seja realizado o devido encaminhamento ao Governo do Estado de Rondônia, por meio da Secretaria de Estado da Educação de Rondônia, solicitando a instalação de detector de metal na escola estadual em nosso município, visando reforçar a segurança de alunos, professores, servidores e toda a comunidade escolar.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_n_061_sapl.pdf</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/219/jonas_indicacao-cmc-n_062.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente, que seja realizado serviço de pavimentação/asfaltamento na Rua Uirapuru, localizada no SETOR 02  neste município.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/245/indicacao_063_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de internet via satélite (Starlink) na frota do transporte escolar para otimização da comunicação e segurança</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_paulo.64.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Alecio Fernandes, no uso das minhas atribuições legais e regimentais, venho _x000D_
+por meio desta indicar ao Secretário Municipal de Obras Paulo Dore a necessidade de _x000D_
+recuperação da Linha 02 até a Linha 110, com a realização de serviços de patrolamento, _x000D_
+cascalhamento e manutenção geral da estrada.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/243/indicacao_paulo.65.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Alecio Fernandes, no uso das minhas atribuições legais e regimentais, _x000D_
+venho por meio desta indicar ao Secretário Municipal de Obras Paulo Dore a necessidade _x000D_
+de recuperação da Linha 14 até a Linha 106, realizando serviços de patrolamento, _x000D_
+cascalhamento e manutenção geral da estrada.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/242/indicacao_paulo.66.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Alecio Fernandes, no uso das minhas atribuições legais e regimentais, _x000D_
+venho por meio desta indicar ao Secretário Municipal de Obras Paulo Dore a necessidade _x000D_
+de recuperação da Linha Corrente ligando até a Linha C04, passando pela Pedra 90, com _x000D_
+a realização de serviços de patrolamento, cascalhamento e manutenção geral da estrada.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_067_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de patrolamento e cascalhamento na Rua _x000D_
+Marreco, localizada no Setor 2, no município de Cujubim/RO.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_068_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de aterro e instalação de oco (bueiro) no final _x000D_
+da Linha 8, saindo para a Linha CA-04, em frente à propriedade do senhor _x000D_
+Sandro, conhecido como  Sandro taxista, no município de Cujubim.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/237/indicacao_069_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de cascalhamento dos morros localizados na _x000D_
+Chácara dos Periquitos até a propriedade do senhor Vilmo, conhecido pela _x000D_
+fábrica de cabinhos, no município de Cujubim, também seja feita a análise _x000D_
+geral das condições das vias em todo o assentamento da Chácara dos _x000D_
+Periquitos.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_070_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de operação tapa-buracos na Rua Beija-Flor, _x000D_
+especialmente em frente ao Posto Bezerra Luz.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_071_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de operação tapa-buracos na Avenida _x000D_
+Rouxinol, no município de Cujubim/RO.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/257/indicao_no_072__c.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente, que seja realizado serviço de desobstrução imediata do bueiro localizado na sexta linha do Galo Velho</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/256/indicao_no_072.docx</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente, que seja realizado serviço de limpeza de sarjeta na Avenida Cujubim.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/249/indicacao_074_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente, o serviço de tapa-buracos na Avenida do Condor, em _x000D_
+frente ao estabelecimento conhecido como Espetinho de Ouro, neste _x000D_
+município.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/248/indicacao_075_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização do serviço de tapa-buracos na Avenida _x000D_
+Maracanã, em frente ao Hospital, neste município.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/258/076_-_haroldo_-_indicacao_antiprojeto_de_lei_leite.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador HAROLDO RODRIGUES FIGUEREDO – PSD, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença do Excelentíssimo Senhor Prefeito Municipal, INDICAR o encaminhamento da Sugestão Legislativa de um Projeto de Lei que institua o Programa Municipal de Melhoramento Genético da Pecuária e o Banco Municipal de Genética Pecuária no âmbito do Município de Cujubim.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/262/indicacao_077_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente seja realizado patrolamento e cascalhamento na Linha _x000D_
+CA16 CP70, em frente ao Colégio 23 de Março.</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/261/indicacao_078_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de patrolamento no travesão da Linha Leste _x000D_
+até a B86.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_079_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente que seja realizada a implantação de tubo PEAD na região _x000D_
+da Chácara dos Periquitos, sentido à chácara do senhor Wilmo.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_080_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
+ao setor competente a realização de serviços de patrolamento e _x000D_
+cascalhamento na 6ª Linha do Galo Velho.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/267/haroldo_-_indicacao_081.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador HAROLDO RODRIGUES FIGUEREDO – PSD, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença do Excelentíssimo Senhor Prefeito Municipal, INDICAR o encaminhamento da Sugestão Legislativa de um Projeto de Lei que dispõe sobre a regulamentação do repasse do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no Município de _x000D_
+Cujubim/RO, e dá outras providências.</t>
+  </si>
+  <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>João Becker</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_001_-_construcao_de_barracao.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_001_-_construcao_de_barracao.pdf</t>
   </si>
   <si>
     <t>PERTINENTE À PROJETO CONSTRUÇÃO DE BARRACÃO, PLANO DE AÇÃO 09032024-072906/2024 (TRANSFERÊNCIA ESPECIAL), no valor de R$ 800.000,00 (Oitocentos mil reais), e contrapartida no valor de R$ 51.023,92 (Cinquenta e um mil, vinte e três reais e noventa e dois centavos) Emenda Parlamentar Coronel Chrisóstomo.</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/38/projeto_de_lei_002_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/38/projeto_de_lei_002_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf</t>
   </si>
   <si>
     <t>PERTINENTE À AQUISIÇÃO DE EQUIPAMENTO PARA APOIO A INFRAESTRUTURA PRODUTIVA, TERMO DE CONVÊNIO Nº960273, no valor de R$ 238.750,00 ( Duzentos e trinta e oito mil, setecentos e cinquenta reais), e contrapartida no valor de R$ 11.250,00 (Onze mil, duzentos e cinquenta reais) Emenda Parlamentar Deputado Federal Lucio Mosquini.</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_03_-_aquisicao_de_trator.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_03_-_aquisicao_de_trator.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TRATOR AGRICOLA PLANO DE AÇÃO 09032024-066980 / 2024 (TRANSFERENCIA ESPECIAL), NO VALOR DE R$ 525.000,00 (Quinhentos e vinte e cinco mil reais), Emenda Parlamentar, Dep. Federal Thiago Flores.</t>
   </si>
   <si>
-    <t>40</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_004_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_004_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf</t>
   </si>
   <si>
     <t>PERTINENTE À AQUISIÇÃO DE EQUIPAMENTO PARA APOIO A INFRAESTRUTURA PRODUTIVA, PLANO DE AÇÃO N°09032025-081183, no valor de R$ 693.000,00 (Seiscentos e noventa e três mil reais), Emenda Parlamentar Senador Federal Confúcio Aires Moura.</t>
   </si>
   <si>
-    <t>41</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_005_-_aquisicao_de_mudas_de_cafe..pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_005_-_aquisicao_de_mudas_de_cafe..pdf</t>
   </si>
   <si>
     <t>PERTINENTE AQUISIÇÃO DE MUDAS DE CAFÉ, CONFORME TERMO DE CONVÊNIO Nº 651/2025/PGE-SEAGRI, no valor de R$ 100.000,00 (Cem mil reais), e _x000D_
 contrapartida de convênio no valor de R$ 11.600,00 (Onze mil e seiscentos reais),  Emenda Parlamentar Deputado estadual Lucas Torres.</t>
   </si>
   <si>
-    <t>42</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_006_-_aquisicao_de_unidade_movel.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_006_-_aquisicao_de_unidade_movel.pdf</t>
   </si>
   <si>
     <t>PERTINENTE, GRUPO ATENÇÃO PRIMÁRIA EM SAÚDE - PAP, PLANO DE AÇÃO Nº 09032025-080131, DESTINADO PARA _x000D_
 AQUISIÇÃO DE UNIDADE MÓVEL, NO VALOR DE R$ 693.000,00 (Seiscentos e noventa e três mil reais), EMENDA PARLAMENTAR DEPUTADA FEDERAL _x000D_
 SILVIA CRISTINA.</t>
   </si>
   <si>
-    <t>43</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_007_-_implantacao_sistema_policia_militar.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_007_-_implantacao_sistema_policia_militar.pdf</t>
   </si>
   <si>
     <t>PERTINENTE, IMPLANTAÇÃO DE SISTEMA DE VIDEOMONITORAMENTO URBANO PELA POLÍCIA MILITAR, NO VALOR DE R$ 445.500,00 (Quatrocentos e quarenta e cinco mil e quinhentos</t>
   </si>
   <si>
-    <t>44</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/44/projeto_de_lei_008_-_atencao_primaria_em_saude.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/44/projeto_de_lei_008_-_atencao_primaria_em_saude.pdf</t>
   </si>
   <si>
     <t>Grupo ATENÇÃO PRIMÁRIA EM SAÚDE, Bloco ESTRUTURAÇÃO DA REDE DE SERVIÇOS DE ATENÇÃO PRIMÁRIA DE SAÚDE, _x000D_
 recursos proveniente da Portaria GM/MS Nº 4.104, de 27 de Maio de 2024, e Proposta Parlamentar nº 11485023000124004, no valor de R$ 204.285,89 (Duzentos e quatro mil, duzentos e oitenta e cinco reais e oitenta e nove centavos), autoria do Parlamentar Senador CONFÚCIO AIRES MOURA.</t>
   </si>
   <si>
-    <t>45</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_010_-_regulamentacao_de_emprestimo.pdf</t>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/116/projeto_de_lei_009_executivo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei para apreciação desta Augusta Casa de Leis, que trata sobre a alteração do vencimento dos cargos de AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE AS ENDEMIAS, de acordo com a emenda constitucional nº 120, de 5 de maio de 2022.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_010_-_regulamentacao_de_emprestimo.pdf</t>
   </si>
   <si>
     <t>“Regulamenta integralmente a Lei Municipal nº 1.664, de 10 de dezembro de 2025, dispondo sobre a distribuição da margem consignável das consignações facultativas, disciplinando de forma exaustiva o credenciamento das consignatárias, os fluxos operacionais de averbação, repasse e conciliação, os prazos de resposta, os mecanismos de portabilidade, as regras de proteção de dados pessoais, os instrumentos de auditoria, transparência e controle social, estabelece normas autoaplicáveis e autoriza a edição de decreto regulamentar e atos normativos complementares para fiel execução, e dá outras providências.’</t>
   </si>
   <si>
-    <t>51</t>
-[...5 lines deleted...]
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_011_-_projeto_de_lei_que_dispoe.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_011_-_projeto_de_lei_que_dispoe.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a prevenção, fiscalização e repressão ao descarte irregular de resíduos sólidos, lixo domiciliar, entulhos e materiais inservíveis no Município de Cujubim/RO, estabelece sanções administrativas, disciplina o procedimento administrativo ambiental, e atribui competências à Secretaria Municipal de Meio Ambiente – SEMA, e dá outras providências.”</t>
   </si>
   <si>
-    <t>52</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/53/projeto_de_lei_012_-_contratacao_de_pedagogo_apae.pdf</t>
+  </si>
+  <si>
+    <t>Contratação de Prestador de Serviços/profissional Pedagogo para desempenhar um papel fundamental na promoção da educação inclusiva e no desenvolvimento integral dos assistidos com deficiência física, intelectual e múltipla para o ano na APAE (Associação de Pais e Amigos dos Excepcionais), no valor de R$ 93.842,06 (noventa e três mil e oitocentos e quarenta e dois reais e seis centavos).</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/54/projeto_de_lei_013_-_aquisicao_de_tubos.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE TUBOS CORRUGADOS GALVANIZADO, PLANO DE AÇÃO Nº09032025-2-086668, 202537060004, no valor de R$ 396.000,00 (Trezentos e noventa e seis mil reais), e contrapartida no valor de R$ 35.016,00 (Trinta e cinco mil e dezesseis reais), Emenda Parlamentar Deputado Federal Lucio Mosquini.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_014_-_recuperacao_estradas_vicinais_8096km.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE 80,96KM DE ESTRADAS VICINAIS PROCESSO SEI Nº0009.009472/2025-12 TERMO DE CONVÊNIO Nº 4/2026/PGE-DERADM, no valor de R$ 1.000.000,00 (Um milhão de reais), e contrapartida no valor de R$ 52.901,50 (cinquenta e dois mil, novecentos e um reais e cinquenta centavos), Emenda Parlamentar Deputado Estadual Alex Redano.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_015_-__aquisicao_de_material_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS ESPORTIVOS CONFORME TERMO DE CONVÊNIO N°649/2025/PGE-SEJUCEL, no valor de R$ 50.000,00 (Cinquenta mil reais), e _x000D_
+contrapartida no valor de R$ 1.122,54 (Um mil cento e vinte e dois reais, e cinquenta e quatro centavos), Emenda Parlamentar Deputado Estadual Lucas Torres.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_n_016_executivo.pdf</t>
+  </si>
+  <si>
+    <t>pertinente à Grupo ATENÇÃO PRIMÁRIA EM SAÚDE PAP, RECURSOS PROVENIENTE DA EMENDA PARLAMENTAR Nº 71230008- INCREMENTO EMPORÁRIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA Á SAÚDE, e Proposta Parlamentar nº 36000722563202500, no valor de R$ 400.000,00 (Quatrocentos mil reais), autoria do Parlamentar Deputado Federal Mauricio Carvalho.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/107/projeto_de_lei_017_-_grupo_atencao.pdf</t>
+  </si>
+  <si>
+    <t>Grupo ATENÇÃO DE MÉDIA E ALTA COMPLEXIDADE - MAC - recursos proveniente da Emenda Parlamentar nº 44860004 - Incremento temporário dos serviços de Atenção Especializada á Saúde, CNES: 2808579, conforme regulamentado pela Proposta de Emenda Parlamentar nº 36000713204202500, no valor de R$ 2.339.714,00 (Dois milhões, trezentos e trinta e nove mil, setecentos e quatorze reais), autoria do Parlamentar Deputado Federal Thiago Flores.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/117/projeto_de_lei_18_-_fomento_matricula.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de crédito adicional especial por excesso de arrecadação ao orçamento do município referente ao repasse de transferências da união, pertinente à Fomento Matrícula Tempo Integral (FTI), no valor de R$ 77.681,29 (Setenta e sete mil, seiscentos e oitenta e um reais e vinte e nove centavos).</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/118/projeto_de_lei_19_-_fomento_matricula_tempo_integral.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de crédito adicional especial por superávit ao orçamento do município referente ao repasse de transferências da união, pertinente à Fomento Matrícula Tempo Integral (FTI), no valor de R$ 440.194,01 (Quatrocentos e quarenta mil, cento e noventa e quatro reais e um centavo).</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/119/projeto_de_lei_20_-_programa_brasil.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de crédito adicional especial por excesso de arrecadação ao orçamento do município referente ao repasse de transferências da união, pertinente à Programa Brasil Alfabetizado, no valor de R$ 1.900,00 (Um mil e novecentos reais).</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/124/projeto_de_lei_021_-_semas__2_-_10.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos da Lei Municipal nº 1.588, de 24 de março de 2025, para criar o cargo em comissão de Técnico de Vigilância Socioassistencial da Secretaria Municipal de Assistência Social e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/125/mensagem_no_022-pgm-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a alteração da Lei Municipal nº 1.588, de 24 de março de 2025, com a finalidade de modificar a nomenclatura da atual Secretaria Municipal de Assistência Social – SEMAS, que passará a denominar-se Secretaria Municipal da Família, da Assistência e do Desenvolvimento Social – SEMAS.”</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/126/mensagem_de_lei_no23-gp-026.pdf</t>
+  </si>
+  <si>
+    <t>“AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES, DO TIPO (CADEIRA LONGARINA 03 LUGARES CONFECCIONADA EM AÇO CROMADO) COM A FINALIDADE DE ATENDER A ATENÇÃO ESPECIALIZADA EM SAÚDE, VINCULADA AO CNES Nº 2808579, no valor de R$ 70.000,00 (Setenta mil reais), e contrapartida no valor de R$ 13.610,00 (Treze mil, seiscentos e dez reais), Emenda Parlamentar Deputado Estadual Rodrigo Camargo.”</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_024_compressed.pdf</t>
+  </si>
+  <si>
+    <t>“CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) PORTE I NO SETOR 02 (ZONA URBANA), no valor de R$ 1.999.000,00 (Um milhão novecentos e noventa e nove reais), e contrapartida no valor de R$ 338.298,50 (Trezentos e trinta e oito mil, duzentos e noventa e oito reais e cinquenta centavos).”</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_lei_025_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_cooperacao_tecnica_com_o_municipio.pdf</t>
+  </si>
+  <si>
+    <t>“Projeto de Lei nº 025/2026, que Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação Técnica com o município de Rio Crespo/RO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/129/projeto_de_lei_026_-_imposto_sobre_a_transmissao_de_bens_de_acordo_stj.pdf</t>
+  </si>
+  <si>
+    <t>Alteração a Lei Municipal nº 662, de 11 de dezembro de 2012, a fim de adequar as regras de apuração da base de cálculo do Imposto sobre a Transmissão de Bens Imóveis (ITBI) à jurisprudência vinculante do Superior Tribunal de Justiça (STJ)”</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/158/projeto_de_lei-27_-.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei, que institui um moderno e necessário mecanismo de justiça fiscal e desenvolvimento urbano para o nosso Município.</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_028_-_substacao_agropec.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE, IMPLANTAÇÃO DE SUBESTAÇÃO AÉREA DE ENERGIA ELÉTRICA DE 112,5 KVA NA SEDE DA AGROPEC, NO VALOR DE R$ 70.000,00 (Setenta il _x000D_
+reais).</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/172/projeto_de_lei_029_-_aquisicao_de_implante.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE, AQUISIÇÃO DE IMPLANTE SUBDÉRMICO DE ETONOGESTREL 68 MG PARA UNIDADE BÁSICA DE SAÚDE VANILDO CHAGAS HADMAN (CNES 7499264), PARA ATENDER AO BLOCO DE ATENÇÃO PRIMÁRIA EM SAÚDE, NO VALOR DE R$ 47.601,92 (Quarenta e sete mil, seiscentos e um reais e noventa e dois centavos), e valor da contrapartida R$ 2.760,00 (Dois mil, setecentos e sessenta reais), EMENDA PARLAMENTAR DEPUTADO ESTADUAL CIRONE DEIRÓ.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei-30_-_reajustar_os_valores_dos_plantoes_extraordinarios_dos_cargos_de_enfermeiros_e_tecnicos.pdf</t>
+  </si>
+  <si>
+    <t>"Altera dispositivos da Lei Municipal nº 1.374/2022, para reajustar os valores dos plantões extraordinários dos cargos de Enfermeiro e Técnico de Enfermagem, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/197/projeto_de_lei_031_-_redefini_os_criterios_de_concessao_da_gratificacao_obras.pdf</t>
+  </si>
+  <si>
+    <t>altera a Lei Municipal nº 1.663, de 10 de dezembro de 2025, com o objetivo de redefinir os critérios de concessão da gratificação de desempenho e produtividade dos servidores lotados nas Secretarias Municipais de Obras e Serviços Públicos – SEMOSP, Infraestrutura Urbana – SEMIU, Agricultura – SEMAGRI e Meio Ambiente – SEMA.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/198/projeto_de_lei_032_-_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI: DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/199/projeto_de_lei_033_-_iluminacao_gaviao.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE, ILUMINAÇÃO PÚBLICA NA AVENIDA CUJUBIM, GAVIÃO E RO 205 Local: AV GAVIÃO ENTRE RUA JAÓ E RUA ÁGUIA BRANCA AV CUJUBIM ENTRE RUA Y01 E RO 205, PLANO DE AÇÃO 09032024-066912 / 2024 (TRANSFERENCIA ESPECIAL), no valor de R$ 502.741,74 (Quinhentos e dois mil, setecentos e quarenta e um reais e setenta e quatro centavos), EMENDA PARLAMENTAR DEP.FEDERAL JOSÉ EURIPEDES CLEMENTE (LEBRÃO).</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/200/projeto-de_lei_n_034_pgm_2026_politica_de_remuneracao_e.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a política de remuneração e o reajuste dos vencimentos dos Profissionais do Magistério Público da Educação Básica para o exercício de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/201/projeto-de_lei_n_035_pgm_2026_concessao_de_reajuste_de_.pdf</t>
+  </si>
+  <si>
+    <t>“Concede reajuste de vencimento aos servidores públicos do quadro administrativo do Poder Executivo Municipal, regidos pela Lei Municipal nº 1.356, de 31 de março de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/210/projeto_de_lei_036_-_contratacao_de_empresa_para.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA _x000D_
+REALIZAÇÃO DE CIRURGIAS ORTOPÉDICAS ESPECÍFICAS PARA _x000D_
+ATENDIMENTO ELETIVO E DE DEMANDA REPRIMIDA NO MUNICÍPIO DE _x000D_
+CUJUBIM E LOCALIDADES IMEDIATAS DE REFERÊNCIA. (SECRETARIA _x000D_
+MUNICIPAL DA SAÚDE - CNES 6796222), -TERMO DE CONVÊNIO Nº63_x000D_
+2025/PGE/SESAU, no valor de R$ 1.091.831,54 (Um milhão e noventa e um mil, oitocentos _x000D_
+e trinta e um reais e cinquenta e quatro centavos), contrapartida de convênio no valor de R$ _x000D_
+245.915,18 (Duzentos e quarenta e cinco mil, novecentos e quinze reais e dezoito centavos), _x000D_
+Emenda Parlamentar Deputado Estadual Pedro Fernandes.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/202/projeto-de_lei_n_037_pgm_2026_termo_de_cessao_de_uso_re.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a ceder o uso de bem imóvel municipal ao Estado de Rondônia, como parte de acordo de cooperação mútua, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/211/projeto_de_lei_038_-_assistencia_-_termo_cooperacao_rio_crespo.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE, Repasse financeiro para custear despesas com assistência social de acolhimentos a crianças e adolescentes em situações de vulnerabilidades que necessitam ser institucionalizadas, conforme prevê no Plano Municipal de Assistência Social no seu plano de trabalho que passa a fazer parte integrante do presente instrumento independentemente da existência de crianças ou adolescentes acolhidos provenientes desta municipalidade., no valor de R$ 73.526,28 (Setenta e três mil, quinhentos e vinte e seis reais e vinte oito centavos).</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/212/projeto_de_lei_039_-_pertinente_termo_de_convenio_no.pdf</t>
+  </si>
+  <si>
+    <t>“PERTINENTE TERMO DE CONVÊNIO Nº 424/PGE-2021, CUJO OBJETO TRATA SE DE AQUISIÇÃO _x000D_
+DE EQUIPAMENTOS E MATERIAIS PERMANENTES PARA A UNIDADE DE ATENÇÃO _x000D_
+ESPECIALIZADA EM SAÚDE CNES 2808579, no valor de R$ 348.213,46 (Trezentos e quarenta e oito mil, _x000D_
+duzentos e treze reais e quarenta e seis centavos).”</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/215/projeto_de_lei_40_-.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do art. 37, _x000D_
+inciso IX, da Constituição Federal, no âmbito do Município de Cujubim/RO, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_41_-_aquisicao_de_medicamentos_para_farmacia_basica_-_eyde_1.pdf</t>
+  </si>
+  <si>
+    <t>REPASSE DE RECURSOS PELA MODALIDADE FUNDO A FUNDO, OBJETIVANDO A AQUISIÇÃO DE MEDICAMENTOS PARA FARMÁCIA BÁSICA CONFORME _x000D_
+PLANO DE TRABALHO (SEI N ° 67848225), no valor de R$ 1.000.000,00 (Um milhão de reais), e contrapartida no valor de R$ 77,16 (Setenta e sete reais e dezesseis centavos), Emenda Parlamentar Deputado Estadual Eyder Brasil.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_42_-_procedimentos_cirurgicos_eletivos_no_municipio1.pdf</t>
+  </si>
+  <si>
+    <t>À PROCEDIMENTOS CIRÚRGICOS ELETIVOS NO MUNICÍPIO DE CUJUBIM, VISANDO ATENDER PACIENTES COM INDICAÇÃO CIRÚRGICA (CIRURGIA GERAL, UROLOGIA E GINECOLOGIA), (CNES 6796222), TERMO DE CONVÊNIO nº 55/2026/PGE-SESAU no valor de R$ 2.500.000,00 (Dois milhões e quinhentos mil reais), e contrapartida no valor de R$ 122.737,98 (Cento e vinte e dois mil, setecentos e trinta e sete reais e noventa e oito centavos), Emenda Parlamentar Deputado Estadual Pedro Fernandes.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_43_-_aquisicao_de_aparelho_de_gasometria1.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE AQUISIÇÃO DE 01 APARELHO DE GASOMETRIA (ANALISADOR COM INSUMOS/CARTUCHOS COMPATÍVEIS), DESTINADO AO HOSPITAL MUNICIPAL DE CUJUBIM – HMC (CNES 2808579), TERMO DE CONVÊNIO nº 48/2026/PGE-SESAU no valor de R$ 50.000,00 (Cinquenta mil reais), e contrapartida no valor de R$ 5.358,38 (Cinco mil, trezentos e cinquenta e oito reais e trinta e oito centavos), Emenda Parlamentar Deputado Estadual Rodrigo Camargo.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_no_46.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE AQUISIÇÃO AQUISIÇÃO DE 01 (UM) ÔNIBUS RURAL ESCOLAR ORE 3, PADRÃO FNDE, ZERO QUILÔMETRO, VISANDO GARANTIR MAIOR SEGURANÇA, CONFORTO E CONTINUIDADE NO ATENDIMENTO AOS ESTUDANTES DA ZONA RURAL. O MUNICÍPIO POSSUI EXTENSA MALHA VIÁRIA RURAL, COM ROTAS PERCORRIDAS DIARIAMENTE EM ESTRADAS NÃO PAVIMENTADAS E DE DIFÍCIL ACESSO, O QUE OCASIONA ELEVADO DESGASTE DOS VEÍCULOS ATUALMENTE UTILIZADOS, RECURSOS ESSE PROVENIENTE DE REPASSE DE INVESTIMENTO - FUNDEB no valor de R$ 820.764,76 (Oitocentos e vinte mil reais, setecentos e sessenta e quatro reais e setenta e seis centavos).</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_no_47.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE GRUPO ATENÇÃO PRIMÁRIA EM SAÚDE PAP, RECURSOS PROVENIENTE DA EMENDA PARLAMENTAR Nº 37060001- INCREMENTO TEMPORÁRIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA Á SAÚDE DO MUNICÍPIO DE CUJUBIM - RO, CNES: 6796222 no valor de R$ 700.000,00 (Setecentos mil reais), Emenda Parlamentar Deputado Federal Lucio Mosquini.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_no_48.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE GRUPO ATENÇÃO DE MÉDIA E ALTA COMPLEXIDADE - MAC – RECURSOS PROVENIENTE DA EMENDA PARLAMENTAR Nº 43310006 - INCREMENTO TEMPORÁRIO DOS SERVIÇOS DE ATENÇÃO ESPECIALIZADA Á SAÚDE DO MUNICÍPIO DE CUJUBIM - RO, CNES: 6796222 no valor de R$ 500.000,00 (Quinhentos mil reais), Emenda Parlamentar Deputado (a) Federal Cristiane Lopes.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_lei__no_49.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE GRUPO ATENÇÃO PRIMÁRIA EM SAÚDE PAP, RECURSOS PROVENIENTE DA EMENDA PARLAMENTAR Nº 41730001- INCREMENTO TEMPORÁRIO DOS SERVIÇOS DE ATENÇÃO PRIMÁRIA Á SAÚDE DO MUNICÍPIO DE CUJUBIM - RO, CNES: 6796222 no valor de R$ 200.000,00 (Duzentos mil reais), Emenda Parlamentar Deputado(a) Federal Silvia Cristina.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_50__expobim.pdf</t>
+  </si>
+  <si>
+    <t>REPASSE FINANCEIRO À ASSOCIAÇÃO DOS AGROPECUARISTAS DE CUJUBIM AGROPEC, INSCRITA NO CNPJ Nº 36.445.055/0001-52, POR MEIO DE CELEBRAÇÃO DE TERMO DE FOMENTO, DESTINADO À EXECUÇÃO DO PROJETO 14ª EXPOBIM 2026, CONFORME PLANO DE TRABALHO, no valor de R$ 160.000,00 (Cento e sessenta mil reais).</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_51__recurso_cultura.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE RECURSOS ORIUNDOS DA POLÍTICA NACIONAL ALDIR BLANC DE FOMENTO À CULTURA, INSTITUÍDA PELA LEI Nº 14.399/2022, EGULAMENTADA PELO DECRETO Nº 11.740/2023 E OPERACIONALIZADA CONFORME NORMAS VIGENTES DO MINISTÉRIO DA CULTURA no valor de R$ 54.707,52 (Cento e cinquenta e quatro mil, setecentos e sete reais e cinquenta e dois centavos).</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_53.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do art. 37, inciso IX, da Constituição Federal, no âmbito do Município de Cujubim/RO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/253/projeto_de_lei_55.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos permanentes, transferência especial através do Plano de Ação:09032026-093093/2026, Emenda Parlamentar:2026640920008, no valor de R$ 696.500,00 (Seiscentos e noventa e seis mil e quinhentos reais), contrapartida no valor de R$ 5.450,00 (Cinco mil quatrocentos e cinquenta reais), Emenda Parlamentar Senador Confúcio Moura.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/254/projeto_de_lei_056.pdf</t>
+  </si>
+  <si>
+    <t>PROGRAMA MINHA CASA MINHA VIDA, MCMV FNHIS Sub 50 NUMERO DA PROPOSTA 040804/2025, no valor de R$ 3.080.000,00 (três milhões e oitenta _x000D_
+mil reais), contrapartida no valor de R$ 339.148,52 (trezentos e trinta e nove mil, cento e quarenta e oito reais e cinquenta e dois centavos).</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/255/projeto_de_lei_057.pdf</t>
+  </si>
+  <si>
+    <t>PROGRAMA Educação Infantil – NOVAS TURMAS 2024 , ADEQUADO À RESOLUÇÃO Nº 6, DE 28 DE ABRIL DE 2025 E CONFORME O MANUAL DE EXECUÇÃO FINANCEIRA DO MEC/FNDE no valor de R$ 330.889,34 (Trezentos e trinta mil, oitocentos e oitenta e nove reais e trinta e quatro centavos).</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/263/projeto_de_lei_058_sapl.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE, ESTRUTURAÇÃO DA REDE DE SERVIÇO DO SUAS EMENDA PALAMENTAR , 202643600012 PROGRAMAÇÃO Nº 110094020260002 MODALIDADE DE ESTRUTURA SUAS., no valor de R$ 50.000,00 (Cinquenta mil reais), EMENDA PALAMENTAR, DEP.FEDERAL FERNANDO MÁXIMO.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/264/projeto_de_lei-59_pdf.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE, ESTRUTURAÇÃO DA REDE DE SERVIÇO DO SUAS EMENDA PALAMENTAR , 202641730007 PROGRAMAÇÃO Nº 1009402260003 MODALIDADE DE ESTRUTURA SUAS., no valor de R$ 100.000,00 (Cem mil reais), EMENDA PALAMENTAR, DEP FEDERAL (a) SILVIA CRISTINA.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_060_sapl.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE À AQUISIÇÃO DE EQUIPAMENTO PARA APOIO A INFRAESTRUTURA PRODUTIVA, TERMO DE CONVÊNIO Nº960273, no valor de R$ 238.750,00 ( Duzentos e trinta e oito mil, setecentos e cinquenta reais), e contrapartida no valor de R$ 24.250,00 (Vinte e quatro mil, duzentos e cinquenta _x000D_
+reais) Emenda Parlamentar Deputado Federal Lucio Mosquini.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/268/projeto_de_lei-61_sapl.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a vinculação, a título de aportes intraorçamentários, da parcela livre do produto do Imposto de Renda Retido na Fonte dos servidores municipais de todos os poderes ao Instituto de Previdência Social dos Servidores Públicos de Cujubim/RO - INPREC para o equacionamento do déficit atuarial, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/269/projeto_de_lei-62_sapl.pdf</t>
+  </si>
+  <si>
+    <t>PERTINENTE EMENDA PARLAMENTAR Nº 43310003- AQUISIÇÃO DE UNIDADE MÓVEL DE SAÚDE AMBULÂNCIA TIPO A - SIMPLES REMOÇÃO TIPO PICK UP 4X4, CNES: 6796222, CONFORME REGULAMENTADO PELA PROPOSTA DE EMENDA PARLAMENTAR Nº11485023000126002 no valor de R$ 334.413,00 _x000D_
+(Trezentos e trinta e quatro mil, quatrocentos e treze reais), Emenda Parlamentar _x000D_
+Deputado(a) Federal Cristiane Lopes.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/52/001.2026_-_projeto_de_lei_itbi.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/52/001.2026_-_projeto_de_lei_itbi.pdf</t>
   </si>
   <si>
     <t>Institui redução do valor de referência para cálculo do ITBI e autoriza o parcelamento do imposto para imóveis rurais e do setor chacareiro no Município de Cujubim/RO, com foco na regularização fundiária de pequenos produtores, e dá outras providências.</t>
   </si>
   <si>
-    <t>50</t>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/156/002.2026_-_janio_-_projeto_15_anos_mototaxi_-.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal Nº 438, de 12 de maio de 2010,  alterada pela Lei Municipal nº 1.088/2018, e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/159/003.2026_-_haroldo.pdf</t>
+  </si>
+  <si>
+    <t>Institui mecanismos de transparência ativa, controle e comunicação institucional dos termos aditivos aos contratos administrativos no âmbito do Poder Executivo do Município de Cujubim/RO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/160/004.2026_-_haroldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Cujubim/RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/131/minutaatomenoraprendiz_1.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA A CONTRATAÇÃO DE MENOR APRENDIZ NO ÂMBITO DA CÂMARA MUNICIPAL DE CUJUBIM, EM CONFORMIDADE COM A LEI _x000D_
+MUNICIPAL Nº 1.579, DE 21 DE FEVEREIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Haroldo Rodrigues Figueredo, Herlon Pereira dos Santos, Jânio Rodrigues de Sousa, Jonas Cordeiro de Souza, Renata Viana Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/216/resolucao_002.2026_-_procuradoria_mulher.pdf</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/251/lei_complementar_001.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Estatuto da Transparência, Rastreabilidade e Eficiência na Execução das Emendas Parlamentares Individuais no âmbito do Município de Cujubim; estabelece o regime de compatibilidade obrigatória com o Plano Plurianual (PPA) e a Lei de Diretrizes Orçamentárias (LDO); incorpora as definições, vedações e obrigações mandamentais da Instrução Normativa nº 085/2025 do Tribunal de Contas do Estado de Rondônia e os parâmetros vinculantes do Supremo Tribunal Federal na ADI 7697; dispõe sobre a competência regulamentar do Poder Executivo; e dá outras providências exaurientes.”</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>EA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Reginaldo Silva de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/247/emenda_aditiva_001__reginaldo.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafos ao Artigo 7º da Lei Municipal nº 1.663/2025, alterado pelo Artigo 5º do Projeto de Lei nº 031/PGM/2026.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/246/emenda_modificativa_001__reginaldo.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o Anexo I (Tabela II) e o Artigo 1º (§ 2º, Inciso VII) do Projeto de Lei nº 031/PGM/2026.</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/123/veto_do_executivo_n_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 001/2026, de autoria parlamentar, que “INSTITUI REDUÇÃO DO VALOR DE REFERÊNCIA PARA CÁLCULO DO ITBI E AUTORIZA O PARCELAMENTO DO IMPOSTO PARA IMÓVEIS RURAIS E DO SETOR CHACAREIRO NO MUNICÍPIO DE CUJUBIM/RO”. Recomendação de Veto Jurídico Integral.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/213/documentos-veto_total_ao_projeto_de_lei_n_002-gbvjrs-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei nº 002/GBVJRS/2026 (Autógrafo nº 022/2026).</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/214/mensagem_de_veto_de_projeto_de_lei_legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Vetar integralmente o Projeto de Lei nº 004/GBVHRF/2026, que "Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Cujubim/RO e dá outras providências", aprovado por essa Egrégia Casa Legislativa</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/250/veto_ao_projeto_de_lei_n_040-pgm-2026.pdf</t>
+  </si>
+  <si>
+    <t>PCFO</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Finanças, Orçamento...</t>
+  </si>
+  <si>
+    <t>CFOFC - Comissão de Finanças, Orçamento, Fiscalização e Controle</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/63/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE DO PROJETO DE LEI N°001/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/66/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO,FISCALIZAÇÃO E CONTROLE DO PROJETO DE LEI N°002/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/73/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE AO PROJETO DE LEI N°003/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/76/parecer_financas_projeto_004.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE AO PROJETO DE LEI N°004/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/78/parecer_financas_005.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE AO PROJETO DE LEI N°005/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/81/parecer_de_financas.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE AO PROJETO DE LEI N°006/2026</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/85/parecer_de_financas_projeto_007.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE AO PROJETO DE LEI N°007/2026</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/88/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO,FISCALIZAÇÃO E CONTROLE  AO PROJETO DE LEI N°008/2026</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/134/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE VOTAÇÃO AO PROJETO DE LEI N°009/2026 DO EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/137/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE, PARECER AO PROJETO DE LEI N°024/2026 DO EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/146/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO,FISCALIZAÇÃO E CONTROLE. PARECER AO PROJETO DE LEI N°025/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/149/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE. PARECER AO PROJETO DE LEI N°023/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/152/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS,ORÇAMENTO, FISCALIZAÇÃO E CONTROLE. PARECER AO PROJETO DE LEI N°001/2026 DO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/179/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE .</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/182/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/185/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/190/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/193/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/231/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO. PARECER AO PROJETO DE LEI N°046/2026.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/271/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃO E CONTROLE. PARECER AO PROJETO DE LEI N°036/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/274/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO, FISCALIZAÇÃ E CONTROLE. PARECER AO PROJETO DE LEI N°042/2026</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/276/parecer_financas_043.pdf</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/280/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/282/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/285/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/289/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/293/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PCJRF</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Justiça e Redação Final...</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição, legislação, justiça e redação</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/64/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO PROJETO DE LEI N°001/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/68/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°002/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/72/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°003/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/75/parecer_ccj_projeto_004.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°004/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/79/parecer_ccj_005.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°005/2026</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/82/parecer_ccj_006.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°006/2026</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/84/parecer_de_financas_projeto_007.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°007/2026</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Gabinete da Presidência - GP</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/87/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°008/2026</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/135/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA  COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, PARECER AO PROJETO DE LEI N°009/2026 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/136/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO,LEGISLAÇÃO, JUSTIÇA E REDAÇÃO , PARECER AO PROJETO DE LEI N°024/2026 DO EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/145/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. PARECER AO PROJETO DE LEI N°025/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/148/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. PARECER AO PROJETO DE LEI N°023/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/153/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. PARECER AO PROJETO DE LEI N°001/2026 DO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/155/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. PARECER AO VETO INTEGRAL DO EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/180/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO .</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/181/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/184/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO 2026.</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/187/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/189/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/192/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/230/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. PARECER AO PROJETO DE LEI N°046/2026.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/234/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/270/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DE COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO AO PROJETO DE LEI N°036/2026</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/273/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DE COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. PARECER AO PROJETO DE LEI N°042/2026 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/277/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/279/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO;</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/283/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/286/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/290/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/292/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>OFIC</t>
+  </si>
+  <si>
+    <t>Ofício</t>
+  </si>
+  <si>
+    <t>Executivo Municipal - EXM</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/144/oficio-028_-_retirada_projeto_021.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Retirada de Proposição Legislativa (Projeto de Lei nº 021/PGM/2026).</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/132/oficio-28_-_projeto_de_lei_011.2026.pdf</t>
+  </si>
+  <si>
+    <t>Cumprimentando-o cordialmente, dirijo-me a Vossa Excelência na qualidade de Chefe do PoderExecu vo Municipal para, com fundamento na prerroga va que me assiste como autor da proposição,solicitar a re rada de tramitação do Projeto de Lei nº 011/2026</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Autógrafo</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/62/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>VIEMOS POR MEIO DESTE, ENCAMINHAR O AUTÓGRAFO N°001/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/65/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO N°010/CMC/2025 AO PROJETO DE LEI N°002/2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/67/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA E REDAÇÃO DO PROJETO DE LEI N°002/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/70/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO N 011/CMC/2025</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/71/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO N°011/CMC/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/74/oficio_012_projeto_004.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO N°012/CMC/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/77/oficio_013_projeto_005.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°013/CMC/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/80/oficio_017_projeto_006.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°017/CMC/2026</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/83/oficio_n018_projeto_de_lei_007_executivo.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°018/CMC/2026</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/86/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°019/CMC/2025</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/69/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°011/CMC/2025</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/138/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO N°017/2026</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/147/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO N°020/2026,DO PROJETO DE LEI N°025/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/150/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO N°019/2026, DO PROJETO DE LEI N°023/2026</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/151/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO N°018/2026, DO PROEJTO DE LEI N°09/2026 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/154/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>AUTÓGRAFO N°014/2026, DO PROJETO DE LEI N°001/2026 DO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/178/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°082/CMC/2026 _x000D_
+ENCAMINHAR O AUTÓGRAFO N°021/2026; DO PROJETO DE LEI N°030 DO EXECUTIVO 2026</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/183/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFICIO N°086/CMC/2026_x000D_
+ENCAMINHAR O AUTÓGRAFO N °023/2026, DO PROJETO DE LEI N°020 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/186/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°085/CMC/2026_x000D_
+ENCAMINHAR O AUTÓGRAFO DE LEI N°022/2026  , DO PROJETO DE LEI N°004 DO LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/188/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°087/CMC/2026_x000D_
+ENCAMINHA O AUTÓGRAFO DE LEI N°024/2026,. DO PROJETO DE LEI N°022 DO EXECUTIVO 2026</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/191/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°088/CMC/2026_x000D_
+ENCAMINHAR O AUTÓGRAFO DE LEI N°025/2026, DO PROJETO DE LEI N°028 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/194/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°089/CMC/2026_x000D_
+ENCAMINHAR O AUTÓGRAFO N°026/2026, DO PROJETO DE LEI N°029 DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/232/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°110/CMC/2026.  ENCAMINHAR O ATÓGRAFO DE LEI N°030/2026, DO PROJETO DE LEI N°046/2026.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/233/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°112/CMC/2026 , ENCAMINHA O AUTÓGRAFO DE LEI N°031/2026, DO PROJETO DE LEI N°040/2026.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/272/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°131/CMC/2026, ENCAMINHAR O AUTÓGRAFO DE LEI N°041/2026</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/275/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°132/CMC/2026 , ENCAMINHAR O AUTÓGRAFO N°042/2026</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/278/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°133/CMC/2026, ENCAMINHAR O AUTÓGRAFO N°043/2026</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/281/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°134/CMC/2026, ENCAMINHAR O AUTÓGRAFO DE LEI N°044/2026</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/284/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°135/CMC/2026, ENCAMINHAR O AUTÓGRAFO DE LEI N°045/2026</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/287/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°136/CMC/2026</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/288/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°137/CMC/2026, ENCAMINHAR O AUTÓGRAFO DE LEI N°047/2026</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/291/scan_0001.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO N°128/CMC/2026, ENCAMINHAR O AUTÓGRAFO DE LEI N°040/2026</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Recomendação nº 005/SEMEC/2025 – Atividades Independentes e Formação Continuada em Serviço</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_obras_de_pavimentacao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES SOBRE PROCESSO ADMINISTRATIVO PARA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM OBRAS E SERVIÇOS DE _x000D_
+ENGENHARIA PARA A EXECUÇÃO DO PROJETO DE PAVIMENTAÇÃO EM BLOCOS INTERTRAVADOS EM VIA URBANA COM DRENAGEM E CALÇADAS (CV No 011/2023 SINCONV 940484/2023), DE FORMA A ATENDER AS NECESSIDADES DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DO MUNICÍPIO DE CUJUBIM/RO.</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/143/requerimento_creche.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações acerca do fechamento da Escola de Educação Infantil Raio de Luz e situação das vagas em creche no município de Cujubim.</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/162/haroldo_-_requerimento-004.2026.pdf</t>
+  </si>
+  <si>
+    <t>CONTESTAÇÃO AO OFÍCIO DE RESPOSTA Nº 17/SEMOSP/2026 (ID 474688) E SOLICITAÇÃO COMPLEMENTAR DE INFORMAÇÕES</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/171/herlon_-_requerimento_001.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de veiculo para deslocamento a Brasília</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/266/haroldo_requerimento_saude_sapl.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE RECURSOS DA SECRETARIA MUNICIPAL DE SAÚDE</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>EII</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva Individual</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/109/extrato_emenda_reginaldo.pdf</t>
+  </si>
+  <si>
+    <t>EXTRATO DE EMENDA IMPOSITIVA _x000D_
+OBJETIVO; DESTINAÇÃO DE RECURSOS PARA CUSTEIO DE SERVIÇO DE INTERNET DESTINADO Á FEIRA MUNICIPAL DE CUJUBIM, PELO PERÍODO DE 12 ( DOZE MESES).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -589,68 +2900,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_vereador_haroldo_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_002_vereador_haroldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_jonas_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_001_-_construcao_de_barracao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/38/projeto_de_lei_002_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_03_-_aquisicao_de_trator.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_004_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_005_-_aquisicao_de_mudas_de_cafe..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_006_-_aquisicao_de_unidade_movel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_007_-_implantacao_sistema_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/44/projeto_de_lei_008_-_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_010_-_regulamentacao_de_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_011_-_projeto_de_lei_que_dispoe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/52/001.2026_-_projeto_de_lei_itbi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/47/indicacao_vereador_haroldo_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/48/indicacao_002_vereador_haroldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/49/indicacao_jonas_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/58/indicacao_cme-01_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/59/indicacao_cme-02_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_003gvjrs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_no_001gvhps2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_no_002gvhps2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao-cmc-003_-_jonas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao-cmc-002_-_janio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao-cmc-004_-_janio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao-cmc-005_-_janio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao-cmc-006_-_janio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_007gvjrs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/98/indicacao_008gvjrs.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/99/indicacao_009gvjrs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_010gvjrs.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/101/indicacao_011gvjrs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/102/indicacao_012gvjrs.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/103/indicacao_013gvjrs.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/104/indicacao_014gvjrs.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/110/alecio_-_indicacao-cmc-023_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/111/janio_-_indicacao-cmc-015_3.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/112/janio_-_indicacao-cmc-016_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/113/janio_-_indicacao-cmc-017_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/114/janio_-_indicacao-cmc-018_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/115/haroldo_-_indicacao_028_gvhrf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/120/jonas_-_029.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/121/janio_-_030.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/122/janio_-_031.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/141/alecio_-_indicacao-cmc-032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/139/janio_-_indicacao-cmc-indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/142/indicacao_refiz_035.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/157/herlon_-_indicacao-cmc-036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/161/haroldo_-_037.2026_-_indicacao_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/164/ana_paula_-_indicacao-cmc-038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/165/ana_paula_-_indicacao-cmc-039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/166/janio_-_indicacao-cmc-indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/167/janio_-_indicacao-cmc-041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/168/janio_-_indicacao-cmc-042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/169/janio_-_indicacao-cmc-043_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/170/janio_-_indicacao-cmc-044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/173/janio_-_indicacao-cmc-045_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/174/janio_-_indicacao-cmc-046_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/175/janio_-_indicacao-cmc-047_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/176/haroldo_-_048._indicacao_guirita.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/195/indicacao_054_sapl.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_055_sapl.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/203/051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/204/052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/205/053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/206/056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/207/055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/208/054.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/209/057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/225/indicacao_058_sapl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/224/indicacao_059_sapl.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_n_061_sapl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/219/jonas_indicacao-cmc-n_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/245/indicacao_063_pdf.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_paulo.64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/243/indicacao_paulo.65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/242/indicacao_paulo.66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_067_sapl.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/238/indicacao_068_sapl.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/237/indicacao_069_sapl.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_070_sapl.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_071_sapl.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/257/indicao_no_072__c.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/256/indicao_no_072.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/249/indicacao_074_sapl.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/248/indicacao_075_sapl.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/258/076_-_haroldo_-_indicacao_antiprojeto_de_lei_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/262/indicacao_077_sapl.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/261/indicacao_078_sapl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_079_sapl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_080_sapl.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/267/haroldo_-_indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/37/projeto_de_lei_001_-_construcao_de_barracao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/38/projeto_de_lei_002_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_03_-_aquisicao_de_trator.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_004_-_aquisicao_de_equipamento_para_apoio_a_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_005_-_aquisicao_de_mudas_de_cafe..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_006_-_aquisicao_de_unidade_movel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_007_-_implantacao_sistema_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/44/projeto_de_lei_008_-_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/116/projeto_de_lei_009_executivo_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_lei_010_-_regulamentacao_de_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_011_-_projeto_de_lei_que_dispoe.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/53/projeto_de_lei_012_-_contratacao_de_pedagogo_apae.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/54/projeto_de_lei_013_-_aquisicao_de_tubos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/55/projeto_de_lei_014_-_recuperacao_estradas_vicinais_8096km.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_lei_015_-__aquisicao_de_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/105/projeto_n_016_executivo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/107/projeto_de_lei_017_-_grupo_atencao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/117/projeto_de_lei_18_-_fomento_matricula.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/118/projeto_de_lei_19_-_fomento_matricula_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/119/projeto_de_lei_20_-_programa_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/124/projeto_de_lei_021_-_semas__2_-_10.04.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/125/mensagem_no_022-pgm-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/126/mensagem_de_lei_no23-gp-026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/127/projeto_de_lei_024_compressed.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/128/projeto_de_lei_025_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_cooperacao_tecnica_com_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/129/projeto_de_lei_026_-_imposto_sobre_a_transmissao_de_bens_de_acordo_stj.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/158/projeto_de_lei-27_-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/163/projeto_de_lei_028_-_substacao_agropec.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/172/projeto_de_lei_029_-_aquisicao_de_implante.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei-30_-_reajustar_os_valores_dos_plantoes_extraordinarios_dos_cargos_de_enfermeiros_e_tecnicos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/197/projeto_de_lei_031_-_redefini_os_criterios_de_concessao_da_gratificacao_obras.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/198/projeto_de_lei_032_-_dispoe_sobre_as_diretrizes_para_elaboracao_e_execucao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/199/projeto_de_lei_033_-_iluminacao_gaviao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/200/projeto-de_lei_n_034_pgm_2026_politica_de_remuneracao_e.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/201/projeto-de_lei_n_035_pgm_2026_concessao_de_reajuste_de_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/210/projeto_de_lei_036_-_contratacao_de_empresa_para.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/202/projeto-de_lei_n_037_pgm_2026_termo_de_cessao_de_uso_re.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/211/projeto_de_lei_038_-_assistencia_-_termo_cooperacao_rio_crespo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/212/projeto_de_lei_039_-_pertinente_termo_de_convenio_no.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/215/projeto_de_lei_40_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_41_-_aquisicao_de_medicamentos_para_farmacia_basica_-_eyde_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_42_-_procedimentos_cirurgicos_eletivos_no_municipio1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_43_-_aquisicao_de_aparelho_de_gasometria1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/226/projeto_de_lei_no_46.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/227/projeto_de_lei_no_47.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/228/projeto_de_lei_no_48.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/229/projeto_de_lei__no_49.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/240/projeto_de_lei_50__expobim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_lei_51__recurso_cultura.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/252/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/253/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/254/projeto_de_lei_056.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/255/projeto_de_lei_057.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/263/projeto_de_lei_058_sapl.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/264/projeto_de_lei-59_pdf.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/265/projeto_de_lei_060_sapl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/268/projeto_de_lei-61_sapl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/269/projeto_de_lei-62_sapl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/52/001.2026_-_projeto_de_lei_itbi.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/156/002.2026_-_janio_-_projeto_15_anos_mototaxi_-.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/159/003.2026_-_haroldo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/160/004.2026_-_haroldo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/131/minutaatomenoraprendiz_1.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/216/resolucao_002.2026_-_procuradoria_mulher.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/251/lei_complementar_001.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/247/emenda_aditiva_001__reginaldo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/246/emenda_modificativa_001__reginaldo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/123/veto_do_executivo_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/213/documentos-veto_total_ao_projeto_de_lei_n_002-gbvjrs-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/214/mensagem_de_veto_de_projeto_de_lei_legislativo..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/250/veto_ao_projeto_de_lei_n_040-pgm-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/63/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/66/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/73/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/76/parecer_financas_projeto_004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/78/parecer_financas_005.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/81/parecer_de_financas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/85/parecer_de_financas_projeto_007.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/88/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/134/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/137/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/146/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/149/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/152/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/179/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/182/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/185/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/190/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/193/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/231/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/271/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/274/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/276/parecer_financas_043.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/280/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/282/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/285/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/289/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/293/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/64/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/68/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/72/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/75/parecer_ccj_projeto_004.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/79/parecer_ccj_005.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/82/parecer_ccj_006.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/84/parecer_de_financas_projeto_007.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/87/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/135/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/136/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/145/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/148/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/153/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/155/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/180/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/181/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/184/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/187/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/189/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/192/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/230/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/234/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/270/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/273/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/277/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/279/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/283/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/286/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/290/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/292/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/144/oficio-028_-_retirada_projeto_021.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/132/oficio-28_-_projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/62/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/65/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/67/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/70/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/71/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/74/oficio_012_projeto_004.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/77/oficio_013_projeto_005.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/80/oficio_017_projeto_006.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/83/oficio_n018_projeto_de_lei_007_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/86/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/69/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/138/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/147/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/150/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/151/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/154/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/178/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/183/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/186/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/188/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/191/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/194/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/232/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/233/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/272/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/275/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/278/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/281/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/284/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/287/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/288/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/291/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/130/requerimento_obras_de_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/143/requerimento_creche.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/162/haroldo_-_requerimento-004.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/171/herlon_-_requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/266/haroldo_requerimento_saude_sapl.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2026/109/extrato_emenda_reginaldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -722,371 +3033,6716 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>27</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>27</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
         <v>27</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>27</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>118</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H30" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>138</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H32" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>106</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H34" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>27</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H37" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>161</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>165</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H39" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>169</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>32</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H40" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>173</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>177</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>181</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>27</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H44" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H45" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>193</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H46" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H48" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H49" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>206</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>20</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H50" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>209</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>210</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>27</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>213</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>214</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H52" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>217</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>218</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H53" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>221</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>222</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>226</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H55" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>229</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>230</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H56" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>233</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>235</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>27</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H59" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>35</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>245</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H61" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>248</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>249</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H62" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>45</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>106</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>106</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>106</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H67" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>27</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>27</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H69" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H70" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>27</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H71" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>287</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>27</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H72" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>22</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H74" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>27</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H75" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>27</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H76" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>308</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H77" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>311</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>312</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>27</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H78" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>316</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>27</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>320</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>27</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>27</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>328</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H82" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>161</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>10</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="D83" t="s">
+        <v>331</v>
+      </c>
+      <c r="E83" t="s">
+        <v>332</v>
+      </c>
+      <c r="F83" t="s">
+        <v>333</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H83" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>331</v>
+      </c>
+      <c r="E84" t="s">
+        <v>332</v>
+      </c>
+      <c r="F84" t="s">
+        <v>333</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>169</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" t="s">
+        <v>331</v>
+      </c>
+      <c r="E85" t="s">
+        <v>332</v>
+      </c>
+      <c r="F85" t="s">
+        <v>333</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H85" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>173</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>26</v>
+      </c>
+      <c r="D86" t="s">
+        <v>331</v>
+      </c>
+      <c r="E86" t="s">
+        <v>332</v>
+      </c>
+      <c r="F86" t="s">
+        <v>333</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H86" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>177</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>31</v>
+      </c>
+      <c r="D87" t="s">
+        <v>331</v>
+      </c>
+      <c r="E87" t="s">
+        <v>332</v>
+      </c>
+      <c r="F87" t="s">
+        <v>333</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H87" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>331</v>
+      </c>
+      <c r="E88" t="s">
+        <v>332</v>
+      </c>
+      <c r="F88" t="s">
+        <v>333</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H88" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>185</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89" t="s">
+        <v>331</v>
+      </c>
+      <c r="E89" t="s">
+        <v>332</v>
+      </c>
+      <c r="F89" t="s">
+        <v>333</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H89" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>189</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>44</v>
+      </c>
+      <c r="D90" t="s">
+        <v>331</v>
+      </c>
+      <c r="E90" t="s">
+        <v>332</v>
+      </c>
+      <c r="F90" t="s">
+        <v>333</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H90" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>350</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>49</v>
+      </c>
+      <c r="D91" t="s">
+        <v>331</v>
+      </c>
+      <c r="E91" t="s">
+        <v>332</v>
+      </c>
+      <c r="F91" t="s">
+        <v>333</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H91" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>193</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>53</v>
+      </c>
+      <c r="D92" t="s">
+        <v>331</v>
+      </c>
+      <c r="E92" t="s">
+        <v>332</v>
+      </c>
+      <c r="F92" t="s">
+        <v>333</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H92" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>214</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>57</v>
+      </c>
+      <c r="D93" t="s">
+        <v>331</v>
+      </c>
+      <c r="E93" t="s">
+        <v>332</v>
+      </c>
+      <c r="F93" t="s">
+        <v>333</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H93" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>222</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>61</v>
+      </c>
+      <c r="D94" t="s">
+        <v>331</v>
+      </c>
+      <c r="E94" t="s">
+        <v>332</v>
+      </c>
+      <c r="F94" t="s">
+        <v>333</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H94" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>65</v>
+      </c>
+      <c r="D95" t="s">
+        <v>331</v>
+      </c>
+      <c r="E95" t="s">
+        <v>332</v>
+      </c>
+      <c r="F95" t="s">
+        <v>333</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H95" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>230</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" t="s">
+        <v>331</v>
+      </c>
+      <c r="E96" t="s">
+        <v>332</v>
+      </c>
+      <c r="F96" t="s">
+        <v>333</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H96" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>233</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>73</v>
+      </c>
+      <c r="D97" t="s">
+        <v>331</v>
+      </c>
+      <c r="E97" t="s">
+        <v>332</v>
+      </c>
+      <c r="F97" t="s">
+        <v>333</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H97" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>77</v>
+      </c>
+      <c r="D98" t="s">
+        <v>331</v>
+      </c>
+      <c r="E98" t="s">
+        <v>332</v>
+      </c>
+      <c r="F98" t="s">
+        <v>333</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H98" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>368</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>81</v>
+      </c>
+      <c r="D99" t="s">
+        <v>331</v>
+      </c>
+      <c r="E99" t="s">
+        <v>332</v>
+      </c>
+      <c r="F99" t="s">
+        <v>333</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H99" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>371</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>85</v>
+      </c>
+      <c r="D100" t="s">
+        <v>331</v>
+      </c>
+      <c r="E100" t="s">
+        <v>332</v>
+      </c>
+      <c r="F100" t="s">
+        <v>333</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H100" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>374</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>89</v>
+      </c>
+      <c r="D101" t="s">
+        <v>331</v>
+      </c>
+      <c r="E101" t="s">
+        <v>332</v>
+      </c>
+      <c r="F101" t="s">
+        <v>333</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H101" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>377</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>93</v>
+      </c>
+      <c r="D102" t="s">
+        <v>331</v>
+      </c>
+      <c r="E102" t="s">
+        <v>332</v>
+      </c>
+      <c r="F102" t="s">
+        <v>333</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H102" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>380</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>97</v>
+      </c>
+      <c r="D103" t="s">
+        <v>331</v>
+      </c>
+      <c r="E103" t="s">
+        <v>332</v>
+      </c>
+      <c r="F103" t="s">
+        <v>333</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H103" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>383</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>101</v>
+      </c>
+      <c r="D104" t="s">
+        <v>331</v>
+      </c>
+      <c r="E104" t="s">
+        <v>332</v>
+      </c>
+      <c r="F104" t="s">
+        <v>333</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H104" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>386</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>105</v>
+      </c>
+      <c r="D105" t="s">
+        <v>331</v>
+      </c>
+      <c r="E105" t="s">
+        <v>332</v>
+      </c>
+      <c r="F105" t="s">
+        <v>333</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H105" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>389</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>110</v>
+      </c>
+      <c r="D106" t="s">
+        <v>331</v>
+      </c>
+      <c r="E106" t="s">
+        <v>332</v>
+      </c>
+      <c r="F106" t="s">
+        <v>333</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H106" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>392</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>114</v>
+      </c>
+      <c r="D107" t="s">
+        <v>331</v>
+      </c>
+      <c r="E107" t="s">
+        <v>332</v>
+      </c>
+      <c r="F107" t="s">
+        <v>333</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H107" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>395</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>118</v>
+      </c>
+      <c r="D108" t="s">
+        <v>331</v>
+      </c>
+      <c r="E108" t="s">
+        <v>332</v>
+      </c>
+      <c r="F108" t="s">
+        <v>333</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H108" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>398</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>122</v>
+      </c>
+      <c r="D109" t="s">
+        <v>331</v>
+      </c>
+      <c r="E109" t="s">
+        <v>332</v>
+      </c>
+      <c r="F109" t="s">
+        <v>333</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H109" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>401</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>126</v>
+      </c>
+      <c r="D110" t="s">
+        <v>331</v>
+      </c>
+      <c r="E110" t="s">
+        <v>332</v>
+      </c>
+      <c r="F110" t="s">
         <v>13</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="G110" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H110" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>404</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>130</v>
+      </c>
+      <c r="D111" t="s">
+        <v>331</v>
+      </c>
+      <c r="E111" t="s">
+        <v>332</v>
+      </c>
+      <c r="F111" t="s">
+        <v>333</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H111" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>407</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>134</v>
+      </c>
+      <c r="D112" t="s">
+        <v>331</v>
+      </c>
+      <c r="E112" t="s">
+        <v>332</v>
+      </c>
+      <c r="F112" t="s">
+        <v>333</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H112" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>410</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>138</v>
+      </c>
+      <c r="D113" t="s">
+        <v>331</v>
+      </c>
+      <c r="E113" t="s">
+        <v>332</v>
+      </c>
+      <c r="F113" t="s">
+        <v>333</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H113" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>413</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>142</v>
+      </c>
+      <c r="D114" t="s">
+        <v>331</v>
+      </c>
+      <c r="E114" t="s">
+        <v>332</v>
+      </c>
+      <c r="F114" t="s">
+        <v>333</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H114" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>416</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>146</v>
+      </c>
+      <c r="D115" t="s">
+        <v>331</v>
+      </c>
+      <c r="E115" t="s">
+        <v>332</v>
+      </c>
+      <c r="F115" t="s">
+        <v>333</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H115" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>419</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>150</v>
+      </c>
+      <c r="D116" t="s">
+        <v>331</v>
+      </c>
+      <c r="E116" t="s">
+        <v>332</v>
+      </c>
+      <c r="F116" t="s">
+        <v>333</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H116" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>422</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>153</v>
+      </c>
+      <c r="D117" t="s">
+        <v>331</v>
+      </c>
+      <c r="E117" t="s">
+        <v>332</v>
+      </c>
+      <c r="F117" t="s">
+        <v>333</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H117" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>425</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>157</v>
+      </c>
+      <c r="D118" t="s">
+        <v>331</v>
+      </c>
+      <c r="E118" t="s">
+        <v>332</v>
+      </c>
+      <c r="F118" t="s">
+        <v>333</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H118" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>428</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>161</v>
+      </c>
+      <c r="D119" t="s">
+        <v>331</v>
+      </c>
+      <c r="E119" t="s">
+        <v>332</v>
+      </c>
+      <c r="F119" t="s">
+        <v>333</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H119" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>165</v>
+      </c>
+      <c r="D120" t="s">
+        <v>331</v>
+      </c>
+      <c r="E120" t="s">
+        <v>332</v>
+      </c>
+      <c r="F120" t="s">
+        <v>333</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H120" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>434</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>169</v>
+      </c>
+      <c r="D121" t="s">
+        <v>331</v>
+      </c>
+      <c r="E121" t="s">
+        <v>332</v>
+      </c>
+      <c r="F121" t="s">
+        <v>333</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H121" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>437</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>173</v>
+      </c>
+      <c r="D122" t="s">
+        <v>331</v>
+      </c>
+      <c r="E122" t="s">
+        <v>332</v>
+      </c>
+      <c r="F122" t="s">
+        <v>333</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H122" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>440</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>177</v>
+      </c>
+      <c r="D123" t="s">
+        <v>331</v>
+      </c>
+      <c r="E123" t="s">
+        <v>332</v>
+      </c>
+      <c r="F123" t="s">
+        <v>333</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H123" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>181</v>
+      </c>
+      <c r="D124" t="s">
+        <v>331</v>
+      </c>
+      <c r="E124" t="s">
+        <v>332</v>
+      </c>
+      <c r="F124" t="s">
+        <v>333</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H124" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>446</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>185</v>
+      </c>
+      <c r="D125" t="s">
+        <v>331</v>
+      </c>
+      <c r="E125" t="s">
+        <v>332</v>
+      </c>
+      <c r="F125" t="s">
+        <v>333</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H125" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>449</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>197</v>
+      </c>
+      <c r="D126" t="s">
+        <v>331</v>
+      </c>
+      <c r="E126" t="s">
+        <v>332</v>
+      </c>
+      <c r="F126" t="s">
+        <v>333</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H126" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>452</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" t="s">
+        <v>331</v>
+      </c>
+      <c r="E127" t="s">
+        <v>332</v>
+      </c>
+      <c r="F127" t="s">
+        <v>333</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H127" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>455</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>16</v>
+      </c>
+      <c r="D128" t="s">
+        <v>331</v>
+      </c>
+      <c r="E128" t="s">
+        <v>332</v>
+      </c>
+      <c r="F128" t="s">
+        <v>333</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H128" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>458</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>20</v>
+      </c>
+      <c r="D129" t="s">
+        <v>331</v>
+      </c>
+      <c r="E129" t="s">
+        <v>332</v>
+      </c>
+      <c r="F129" t="s">
+        <v>333</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H129" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>461</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>210</v>
+      </c>
+      <c r="D130" t="s">
+        <v>331</v>
+      </c>
+      <c r="E130" t="s">
+        <v>332</v>
+      </c>
+      <c r="F130" t="s">
+        <v>333</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H130" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>464</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>214</v>
+      </c>
+      <c r="D131" t="s">
+        <v>331</v>
+      </c>
+      <c r="E131" t="s">
+        <v>332</v>
+      </c>
+      <c r="F131" t="s">
+        <v>333</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H131" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>467</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>222</v>
+      </c>
+      <c r="D132" t="s">
+        <v>331</v>
+      </c>
+      <c r="E132" t="s">
+        <v>332</v>
+      </c>
+      <c r="F132" t="s">
+        <v>333</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H132" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>470</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>230</v>
+      </c>
+      <c r="D133" t="s">
+        <v>331</v>
+      </c>
+      <c r="E133" t="s">
+        <v>332</v>
+      </c>
+      <c r="F133" t="s">
+        <v>333</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H133" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>473</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>233</v>
+      </c>
+      <c r="D134" t="s">
+        <v>331</v>
+      </c>
+      <c r="E134" t="s">
+        <v>332</v>
+      </c>
+      <c r="F134" t="s">
+        <v>333</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H134" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>476</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>25</v>
+      </c>
+      <c r="D135" t="s">
+        <v>331</v>
+      </c>
+      <c r="E135" t="s">
+        <v>332</v>
+      </c>
+      <c r="F135" t="s">
+        <v>333</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H135" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>479</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>30</v>
+      </c>
+      <c r="D136" t="s">
+        <v>331</v>
+      </c>
+      <c r="E136" t="s">
+        <v>332</v>
+      </c>
+      <c r="F136" t="s">
+        <v>333</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H136" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>482</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>35</v>
+      </c>
+      <c r="D137" t="s">
+        <v>331</v>
+      </c>
+      <c r="E137" t="s">
+        <v>332</v>
+      </c>
+      <c r="F137" t="s">
+        <v>333</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H137" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>485</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>245</v>
+      </c>
+      <c r="D138" t="s">
+        <v>331</v>
+      </c>
+      <c r="E138" t="s">
+        <v>332</v>
+      </c>
+      <c r="F138" t="s">
+        <v>333</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H138" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>488</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>249</v>
+      </c>
+      <c r="D139" t="s">
+        <v>331</v>
+      </c>
+      <c r="E139" t="s">
+        <v>332</v>
+      </c>
+      <c r="F139" t="s">
+        <v>333</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H139" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>491</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>252</v>
+      </c>
+      <c r="D140" t="s">
+        <v>331</v>
+      </c>
+      <c r="E140" t="s">
+        <v>332</v>
+      </c>
+      <c r="F140" t="s">
+        <v>333</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H140" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>218</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>494</v>
+      </c>
+      <c r="E141" t="s">
+        <v>495</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H141" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>498</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>17</v>
+      </c>
+      <c r="D142" t="s">
+        <v>494</v>
+      </c>
+      <c r="E142" t="s">
+        <v>495</v>
+      </c>
+      <c r="F142" t="s">
+        <v>27</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H142" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>501</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>21</v>
+      </c>
+      <c r="D143" t="s">
+        <v>494</v>
+      </c>
+      <c r="E143" t="s">
+        <v>495</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H143" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>504</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>26</v>
+      </c>
+      <c r="D144" t="s">
+        <v>494</v>
+      </c>
+      <c r="E144" t="s">
+        <v>495</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H144" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>507</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>508</v>
+      </c>
+      <c r="E145" t="s">
+        <v>509</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H145" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>512</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>17</v>
+      </c>
+      <c r="D146" t="s">
+        <v>508</v>
+      </c>
+      <c r="E146" t="s">
+        <v>509</v>
+      </c>
+      <c r="F146" t="s">
+        <v>513</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H146" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>515</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>516</v>
+      </c>
+      <c r="E147" t="s">
+        <v>517</v>
+      </c>
+      <c r="F147" t="s">
+        <v>333</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H147" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>520</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
+        <v>521</v>
+      </c>
+      <c r="E148" t="s">
+        <v>522</v>
+      </c>
+      <c r="F148" t="s">
+        <v>523</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H148" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>526</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>527</v>
+      </c>
+      <c r="E149" t="s">
+        <v>528</v>
+      </c>
+      <c r="F149" t="s">
+        <v>523</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H149" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>531</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>532</v>
+      </c>
+      <c r="E150" t="s">
+        <v>533</v>
+      </c>
+      <c r="F150" t="s">
+        <v>333</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H150" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>536</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>17</v>
+      </c>
+      <c r="D151" t="s">
+        <v>532</v>
+      </c>
+      <c r="E151" t="s">
+        <v>533</v>
+      </c>
+      <c r="F151" t="s">
+        <v>333</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H151" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>539</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>21</v>
+      </c>
+      <c r="D152" t="s">
+        <v>532</v>
+      </c>
+      <c r="E152" t="s">
+        <v>533</v>
+      </c>
+      <c r="F152" t="s">
+        <v>333</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H152" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>542</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>26</v>
+      </c>
+      <c r="D153" t="s">
+        <v>532</v>
+      </c>
+      <c r="E153" t="s">
+        <v>533</v>
+      </c>
+      <c r="F153" t="s">
+        <v>333</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H153" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>256</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>544</v>
+      </c>
+      <c r="E154" t="s">
+        <v>545</v>
+      </c>
+      <c r="F154" t="s">
+        <v>546</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H154" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>268</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>17</v>
+      </c>
+      <c r="D155" t="s">
+        <v>544</v>
+      </c>
+      <c r="E155" t="s">
+        <v>545</v>
+      </c>
+      <c r="F155" t="s">
+        <v>546</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H155" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>296</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>21</v>
+      </c>
+      <c r="D156" t="s">
+        <v>544</v>
+      </c>
+      <c r="E156" t="s">
+        <v>545</v>
+      </c>
+      <c r="F156" t="s">
+        <v>546</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H156" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>308</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>26</v>
+      </c>
+      <c r="D157" t="s">
+        <v>544</v>
+      </c>
+      <c r="E157" t="s">
+        <v>545</v>
+      </c>
+      <c r="F157" t="s">
+        <v>546</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H157" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>316</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>31</v>
+      </c>
+      <c r="D158" t="s">
+        <v>544</v>
+      </c>
+      <c r="E158" t="s">
+        <v>545</v>
+      </c>
+      <c r="F158" t="s">
+        <v>546</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H158" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>328</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>36</v>
+      </c>
+      <c r="D159" t="s">
+        <v>544</v>
+      </c>
+      <c r="E159" t="s">
+        <v>545</v>
+      </c>
+      <c r="F159" t="s">
+        <v>546</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H159" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>559</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160" t="s">
+        <v>544</v>
+      </c>
+      <c r="E160" t="s">
+        <v>545</v>
+      </c>
+      <c r="F160" t="s">
+        <v>546</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H160" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>562</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>44</v>
+      </c>
+      <c r="D161" t="s">
+        <v>544</v>
+      </c>
+      <c r="E161" t="s">
+        <v>545</v>
+      </c>
+      <c r="F161" t="s">
+        <v>546</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H161" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>565</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>49</v>
+      </c>
+      <c r="D162" t="s">
+        <v>544</v>
+      </c>
+      <c r="E162" t="s">
+        <v>545</v>
+      </c>
+      <c r="F162" t="s">
+        <v>546</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H162" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>568</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>53</v>
+      </c>
+      <c r="D163" t="s">
+        <v>544</v>
+      </c>
+      <c r="E163" t="s">
+        <v>545</v>
+      </c>
+      <c r="F163" t="s">
+        <v>546</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H163" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>571</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>57</v>
+      </c>
+      <c r="D164" t="s">
+        <v>544</v>
+      </c>
+      <c r="E164" t="s">
+        <v>545</v>
+      </c>
+      <c r="F164" t="s">
+        <v>546</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H164" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>574</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>61</v>
+      </c>
+      <c r="D165" t="s">
+        <v>544</v>
+      </c>
+      <c r="E165" t="s">
+        <v>545</v>
+      </c>
+      <c r="F165" t="s">
+        <v>546</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H165" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>577</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>65</v>
+      </c>
+      <c r="D166" t="s">
+        <v>544</v>
+      </c>
+      <c r="E166" t="s">
+        <v>545</v>
+      </c>
+      <c r="F166" t="s">
+        <v>546</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H166" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>580</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>69</v>
+      </c>
+      <c r="D167" t="s">
+        <v>544</v>
+      </c>
+      <c r="E167" t="s">
+        <v>545</v>
+      </c>
+      <c r="F167" t="s">
+        <v>546</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H167" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>583</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>73</v>
       </c>
-      <c r="H16" t="s">
-        <v>74</v>
+      <c r="D168" t="s">
+        <v>544</v>
+      </c>
+      <c r="E168" t="s">
+        <v>545</v>
+      </c>
+      <c r="F168" t="s">
+        <v>546</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H168" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>586</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>77</v>
+      </c>
+      <c r="D169" t="s">
+        <v>544</v>
+      </c>
+      <c r="E169" t="s">
+        <v>545</v>
+      </c>
+      <c r="F169" t="s">
+        <v>546</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H169" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>588</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>81</v>
+      </c>
+      <c r="D170" t="s">
+        <v>544</v>
+      </c>
+      <c r="E170" t="s">
+        <v>545</v>
+      </c>
+      <c r="F170" t="s">
+        <v>546</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H170" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>590</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>85</v>
+      </c>
+      <c r="D171" t="s">
+        <v>544</v>
+      </c>
+      <c r="E171" t="s">
+        <v>545</v>
+      </c>
+      <c r="F171" t="s">
+        <v>546</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H171" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>593</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>89</v>
+      </c>
+      <c r="D172" t="s">
+        <v>544</v>
+      </c>
+      <c r="E172" t="s">
+        <v>545</v>
+      </c>
+      <c r="F172" t="s">
+        <v>333</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H172" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>596</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>93</v>
+      </c>
+      <c r="D173" t="s">
+        <v>544</v>
+      </c>
+      <c r="E173" t="s">
+        <v>545</v>
+      </c>
+      <c r="F173" t="s">
+        <v>546</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H173" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>599</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>97</v>
+      </c>
+      <c r="D174" t="s">
+        <v>544</v>
+      </c>
+      <c r="E174" t="s">
+        <v>545</v>
+      </c>
+      <c r="F174" t="s">
+        <v>546</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H174" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>602</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>101</v>
+      </c>
+      <c r="D175" t="s">
+        <v>544</v>
+      </c>
+      <c r="E175" t="s">
+        <v>545</v>
+      </c>
+      <c r="F175" t="s">
+        <v>546</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H175" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>604</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>105</v>
+      </c>
+      <c r="D176" t="s">
+        <v>544</v>
+      </c>
+      <c r="E176" t="s">
+        <v>545</v>
+      </c>
+      <c r="F176" t="s">
+        <v>546</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H176" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>606</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>110</v>
+      </c>
+      <c r="D177" t="s">
+        <v>544</v>
+      </c>
+      <c r="E177" t="s">
+        <v>545</v>
+      </c>
+      <c r="F177" t="s">
+        <v>546</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H177" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>608</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>114</v>
+      </c>
+      <c r="D178" t="s">
+        <v>544</v>
+      </c>
+      <c r="E178" t="s">
+        <v>545</v>
+      </c>
+      <c r="F178" t="s">
+        <v>546</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H178" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>610</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>118</v>
+      </c>
+      <c r="D179" t="s">
+        <v>544</v>
+      </c>
+      <c r="E179" t="s">
+        <v>545</v>
+      </c>
+      <c r="F179" t="s">
+        <v>546</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H179" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>612</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>122</v>
+      </c>
+      <c r="D180" t="s">
+        <v>544</v>
+      </c>
+      <c r="E180" t="s">
+        <v>545</v>
+      </c>
+      <c r="F180" t="s">
+        <v>546</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H180" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>260</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" t="s">
+        <v>614</v>
+      </c>
+      <c r="E181" t="s">
+        <v>615</v>
+      </c>
+      <c r="F181" t="s">
+        <v>616</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H181" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>276</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>17</v>
+      </c>
+      <c r="D182" t="s">
+        <v>614</v>
+      </c>
+      <c r="E182" t="s">
+        <v>615</v>
+      </c>
+      <c r="F182" t="s">
+        <v>616</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H182" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>292</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>21</v>
+      </c>
+      <c r="D183" t="s">
+        <v>614</v>
+      </c>
+      <c r="E183" t="s">
+        <v>615</v>
+      </c>
+      <c r="F183" t="s">
+        <v>616</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H183" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>304</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>26</v>
+      </c>
+      <c r="D184" t="s">
+        <v>614</v>
+      </c>
+      <c r="E184" t="s">
+        <v>615</v>
+      </c>
+      <c r="F184" t="s">
+        <v>616</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H184" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>320</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>31</v>
+      </c>
+      <c r="D185" t="s">
+        <v>614</v>
+      </c>
+      <c r="E185" t="s">
+        <v>615</v>
+      </c>
+      <c r="F185" t="s">
+        <v>616</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H185" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>627</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>36</v>
+      </c>
+      <c r="D186" t="s">
+        <v>614</v>
+      </c>
+      <c r="E186" t="s">
+        <v>615</v>
+      </c>
+      <c r="F186" t="s">
+        <v>616</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H186" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>630</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>40</v>
+      </c>
+      <c r="D187" t="s">
+        <v>614</v>
+      </c>
+      <c r="E187" t="s">
+        <v>615</v>
+      </c>
+      <c r="F187" t="s">
+        <v>616</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H187" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>633</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>44</v>
+      </c>
+      <c r="D188" t="s">
+        <v>614</v>
+      </c>
+      <c r="E188" t="s">
+        <v>615</v>
+      </c>
+      <c r="F188" t="s">
+        <v>634</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H188" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>637</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>49</v>
+      </c>
+      <c r="D189" t="s">
+        <v>614</v>
+      </c>
+      <c r="E189" t="s">
+        <v>615</v>
+      </c>
+      <c r="F189" t="s">
+        <v>616</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H189" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>640</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>53</v>
+      </c>
+      <c r="D190" t="s">
+        <v>614</v>
+      </c>
+      <c r="E190" t="s">
+        <v>615</v>
+      </c>
+      <c r="F190" t="s">
+        <v>616</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H190" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>643</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>57</v>
+      </c>
+      <c r="D191" t="s">
+        <v>614</v>
+      </c>
+      <c r="E191" t="s">
+        <v>615</v>
+      </c>
+      <c r="F191" t="s">
+        <v>616</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H191" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>646</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>61</v>
+      </c>
+      <c r="D192" t="s">
+        <v>614</v>
+      </c>
+      <c r="E192" t="s">
+        <v>615</v>
+      </c>
+      <c r="F192" t="s">
+        <v>616</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H192" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>649</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>65</v>
+      </c>
+      <c r="D193" t="s">
+        <v>614</v>
+      </c>
+      <c r="E193" t="s">
+        <v>615</v>
+      </c>
+      <c r="F193" t="s">
+        <v>616</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H193" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>652</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>69</v>
+      </c>
+      <c r="D194" t="s">
+        <v>614</v>
+      </c>
+      <c r="E194" t="s">
+        <v>615</v>
+      </c>
+      <c r="F194" t="s">
+        <v>616</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H194" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>655</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>73</v>
+      </c>
+      <c r="D195" t="s">
+        <v>614</v>
+      </c>
+      <c r="E195" t="s">
+        <v>615</v>
+      </c>
+      <c r="F195" t="s">
+        <v>616</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H195" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>658</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>77</v>
+      </c>
+      <c r="D196" t="s">
+        <v>614</v>
+      </c>
+      <c r="E196" t="s">
+        <v>615</v>
+      </c>
+      <c r="F196" t="s">
+        <v>616</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H196" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>661</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>81</v>
+      </c>
+      <c r="D197" t="s">
+        <v>614</v>
+      </c>
+      <c r="E197" t="s">
+        <v>615</v>
+      </c>
+      <c r="F197" t="s">
+        <v>546</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H197" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>664</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>85</v>
+      </c>
+      <c r="D198" t="s">
+        <v>614</v>
+      </c>
+      <c r="E198" t="s">
+        <v>615</v>
+      </c>
+      <c r="F198" t="s">
+        <v>616</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H198" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>666</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>89</v>
+      </c>
+      <c r="D199" t="s">
+        <v>614</v>
+      </c>
+      <c r="E199" t="s">
+        <v>615</v>
+      </c>
+      <c r="F199" t="s">
+        <v>616</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H199" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>668</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>93</v>
+      </c>
+      <c r="D200" t="s">
+        <v>614</v>
+      </c>
+      <c r="E200" t="s">
+        <v>615</v>
+      </c>
+      <c r="F200" t="s">
+        <v>616</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H200" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>670</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>97</v>
+      </c>
+      <c r="D201" t="s">
+        <v>614</v>
+      </c>
+      <c r="E201" t="s">
+        <v>615</v>
+      </c>
+      <c r="F201" t="s">
+        <v>333</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H201" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>673</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>101</v>
+      </c>
+      <c r="D202" t="s">
+        <v>614</v>
+      </c>
+      <c r="E202" t="s">
+        <v>615</v>
+      </c>
+      <c r="F202" t="s">
+        <v>333</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H202" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>675</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>105</v>
+      </c>
+      <c r="D203" t="s">
+        <v>614</v>
+      </c>
+      <c r="E203" t="s">
+        <v>615</v>
+      </c>
+      <c r="F203" t="s">
+        <v>616</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H203" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>678</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>110</v>
+      </c>
+      <c r="D204" t="s">
+        <v>614</v>
+      </c>
+      <c r="E204" t="s">
+        <v>615</v>
+      </c>
+      <c r="F204" t="s">
+        <v>616</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H204" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>681</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>114</v>
+      </c>
+      <c r="D205" t="s">
+        <v>614</v>
+      </c>
+      <c r="E205" t="s">
+        <v>615</v>
+      </c>
+      <c r="F205" t="s">
+        <v>616</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H205" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>684</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>118</v>
+      </c>
+      <c r="D206" t="s">
+        <v>614</v>
+      </c>
+      <c r="E206" t="s">
+        <v>615</v>
+      </c>
+      <c r="F206" t="s">
+        <v>616</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H206" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>687</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>122</v>
+      </c>
+      <c r="D207" t="s">
+        <v>614</v>
+      </c>
+      <c r="E207" t="s">
+        <v>615</v>
+      </c>
+      <c r="F207" t="s">
+        <v>616</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H207" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>689</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>126</v>
+      </c>
+      <c r="D208" t="s">
+        <v>614</v>
+      </c>
+      <c r="E208" t="s">
+        <v>615</v>
+      </c>
+      <c r="F208" t="s">
+        <v>616</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H208" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>691</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>130</v>
+      </c>
+      <c r="D209" t="s">
+        <v>614</v>
+      </c>
+      <c r="E209" t="s">
+        <v>615</v>
+      </c>
+      <c r="F209" t="s">
+        <v>616</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H209" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>693</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>134</v>
+      </c>
+      <c r="D210" t="s">
+        <v>614</v>
+      </c>
+      <c r="E210" t="s">
+        <v>615</v>
+      </c>
+      <c r="F210" t="s">
+        <v>616</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H210" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>695</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" t="s">
+        <v>696</v>
+      </c>
+      <c r="E211" t="s">
+        <v>697</v>
+      </c>
+      <c r="F211" t="s">
+        <v>698</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H211" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>701</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>126</v>
+      </c>
+      <c r="D212" t="s">
+        <v>696</v>
+      </c>
+      <c r="E212" t="s">
+        <v>697</v>
+      </c>
+      <c r="F212" t="s">
+        <v>333</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H212" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>252</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>49</v>
+      </c>
+      <c r="D213" t="s">
+        <v>704</v>
+      </c>
+      <c r="E213" t="s">
+        <v>705</v>
+      </c>
+      <c r="F213" t="s">
+        <v>634</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H213" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>264</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>53</v>
+      </c>
+      <c r="D214" t="s">
+        <v>704</v>
+      </c>
+      <c r="E214" t="s">
+        <v>705</v>
+      </c>
+      <c r="F214" t="s">
+        <v>634</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H214" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>272</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>57</v>
+      </c>
+      <c r="D215" t="s">
+        <v>704</v>
+      </c>
+      <c r="E215" t="s">
+        <v>705</v>
+      </c>
+      <c r="F215" t="s">
+        <v>634</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H215" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>284</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>61</v>
+      </c>
+      <c r="D216" t="s">
+        <v>704</v>
+      </c>
+      <c r="E216" t="s">
+        <v>705</v>
+      </c>
+      <c r="F216" t="s">
+        <v>634</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H216" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>288</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>65</v>
+      </c>
+      <c r="D217" t="s">
+        <v>704</v>
+      </c>
+      <c r="E217" t="s">
+        <v>705</v>
+      </c>
+      <c r="F217" t="s">
+        <v>634</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H217" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>300</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>69</v>
+      </c>
+      <c r="D218" t="s">
+        <v>704</v>
+      </c>
+      <c r="E218" t="s">
+        <v>705</v>
+      </c>
+      <c r="F218" t="s">
+        <v>634</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H218" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>312</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>73</v>
+      </c>
+      <c r="D219" t="s">
+        <v>704</v>
+      </c>
+      <c r="E219" t="s">
+        <v>705</v>
+      </c>
+      <c r="F219" t="s">
+        <v>634</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H219" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>324</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>77</v>
+      </c>
+      <c r="D220" t="s">
+        <v>704</v>
+      </c>
+      <c r="E220" t="s">
+        <v>705</v>
+      </c>
+      <c r="F220" t="s">
+        <v>634</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H220" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>722</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>81</v>
+      </c>
+      <c r="D221" t="s">
+        <v>704</v>
+      </c>
+      <c r="E221" t="s">
+        <v>705</v>
+      </c>
+      <c r="F221" t="s">
+        <v>634</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H221" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>725</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>85</v>
+      </c>
+      <c r="D222" t="s">
+        <v>704</v>
+      </c>
+      <c r="E222" t="s">
+        <v>705</v>
+      </c>
+      <c r="F222" t="s">
+        <v>634</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H222" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>280</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>89</v>
+      </c>
+      <c r="D223" t="s">
+        <v>704</v>
+      </c>
+      <c r="E223" t="s">
+        <v>705</v>
+      </c>
+      <c r="F223" t="s">
+        <v>634</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H223" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>730</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>93</v>
+      </c>
+      <c r="D224" t="s">
+        <v>704</v>
+      </c>
+      <c r="E224" t="s">
+        <v>705</v>
+      </c>
+      <c r="F224" t="s">
+        <v>634</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H224" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>733</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>97</v>
+      </c>
+      <c r="D225" t="s">
+        <v>704</v>
+      </c>
+      <c r="E225" t="s">
+        <v>705</v>
+      </c>
+      <c r="F225" t="s">
+        <v>634</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H225" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>736</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>101</v>
+      </c>
+      <c r="D226" t="s">
+        <v>704</v>
+      </c>
+      <c r="E226" t="s">
+        <v>705</v>
+      </c>
+      <c r="F226" t="s">
+        <v>634</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H226" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>739</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>105</v>
+      </c>
+      <c r="D227" t="s">
+        <v>704</v>
+      </c>
+      <c r="E227" t="s">
+        <v>705</v>
+      </c>
+      <c r="F227" t="s">
+        <v>634</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H227" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>742</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>110</v>
+      </c>
+      <c r="D228" t="s">
+        <v>704</v>
+      </c>
+      <c r="E228" t="s">
+        <v>705</v>
+      </c>
+      <c r="F228" t="s">
+        <v>634</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H228" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>745</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>114</v>
+      </c>
+      <c r="D229" t="s">
+        <v>704</v>
+      </c>
+      <c r="E229" t="s">
+        <v>705</v>
+      </c>
+      <c r="F229" t="s">
+        <v>634</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H229" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>748</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>118</v>
+      </c>
+      <c r="D230" t="s">
+        <v>704</v>
+      </c>
+      <c r="E230" t="s">
+        <v>705</v>
+      </c>
+      <c r="F230" t="s">
+        <v>634</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H230" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>751</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>122</v>
+      </c>
+      <c r="D231" t="s">
+        <v>704</v>
+      </c>
+      <c r="E231" t="s">
+        <v>705</v>
+      </c>
+      <c r="F231" t="s">
+        <v>634</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H231" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>754</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>126</v>
+      </c>
+      <c r="D232" t="s">
+        <v>704</v>
+      </c>
+      <c r="E232" t="s">
+        <v>705</v>
+      </c>
+      <c r="F232" t="s">
+        <v>634</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H232" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>757</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>130</v>
+      </c>
+      <c r="D233" t="s">
+        <v>704</v>
+      </c>
+      <c r="E233" t="s">
+        <v>705</v>
+      </c>
+      <c r="F233" t="s">
+        <v>634</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H233" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>760</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>134</v>
+      </c>
+      <c r="D234" t="s">
+        <v>704</v>
+      </c>
+      <c r="E234" t="s">
+        <v>705</v>
+      </c>
+      <c r="F234" t="s">
+        <v>634</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H234" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>763</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>138</v>
+      </c>
+      <c r="D235" t="s">
+        <v>704</v>
+      </c>
+      <c r="E235" t="s">
+        <v>705</v>
+      </c>
+      <c r="F235" t="s">
+        <v>634</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H235" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>766</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>142</v>
+      </c>
+      <c r="D236" t="s">
+        <v>704</v>
+      </c>
+      <c r="E236" t="s">
+        <v>705</v>
+      </c>
+      <c r="F236" t="s">
+        <v>634</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H236" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>769</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>146</v>
+      </c>
+      <c r="D237" t="s">
+        <v>704</v>
+      </c>
+      <c r="E237" t="s">
+        <v>705</v>
+      </c>
+      <c r="F237" t="s">
+        <v>634</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H237" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>772</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>150</v>
+      </c>
+      <c r="D238" t="s">
+        <v>704</v>
+      </c>
+      <c r="E238" t="s">
+        <v>705</v>
+      </c>
+      <c r="F238" t="s">
+        <v>634</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H238" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>775</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>153</v>
+      </c>
+      <c r="D239" t="s">
+        <v>704</v>
+      </c>
+      <c r="E239" t="s">
+        <v>705</v>
+      </c>
+      <c r="F239" t="s">
+        <v>634</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H239" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>778</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>157</v>
+      </c>
+      <c r="D240" t="s">
+        <v>704</v>
+      </c>
+      <c r="E240" t="s">
+        <v>705</v>
+      </c>
+      <c r="F240" t="s">
+        <v>634</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H240" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>781</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>161</v>
+      </c>
+      <c r="D241" t="s">
+        <v>704</v>
+      </c>
+      <c r="E241" t="s">
+        <v>705</v>
+      </c>
+      <c r="F241" t="s">
+        <v>634</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H241" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>784</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>165</v>
+      </c>
+      <c r="D242" t="s">
+        <v>704</v>
+      </c>
+      <c r="E242" t="s">
+        <v>705</v>
+      </c>
+      <c r="F242" t="s">
+        <v>634</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="H242" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>787</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>169</v>
+      </c>
+      <c r="D243" t="s">
+        <v>704</v>
+      </c>
+      <c r="E243" t="s">
+        <v>705</v>
+      </c>
+      <c r="F243" t="s">
+        <v>634</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H243" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>790</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>173</v>
+      </c>
+      <c r="D244" t="s">
+        <v>704</v>
+      </c>
+      <c r="E244" t="s">
+        <v>705</v>
+      </c>
+      <c r="F244" t="s">
+        <v>634</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H244" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>210</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>10</v>
+      </c>
+      <c r="D245" t="s">
+        <v>793</v>
+      </c>
+      <c r="E245" t="s">
+        <v>794</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H245" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>796</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>17</v>
+      </c>
+      <c r="D246" t="s">
+        <v>793</v>
+      </c>
+      <c r="E246" t="s">
+        <v>794</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H246" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>799</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>21</v>
+      </c>
+      <c r="D247" t="s">
+        <v>793</v>
+      </c>
+      <c r="E247" t="s">
+        <v>794</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H247" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>802</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>26</v>
+      </c>
+      <c r="D248" t="s">
+        <v>793</v>
+      </c>
+      <c r="E248" t="s">
+        <v>794</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H248" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>805</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>31</v>
+      </c>
+      <c r="D249" t="s">
+        <v>793</v>
+      </c>
+      <c r="E249" t="s">
+        <v>794</v>
+      </c>
+      <c r="F249" t="s">
+        <v>45</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H249" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>808</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>40</v>
+      </c>
+      <c r="D250" t="s">
+        <v>793</v>
+      </c>
+      <c r="E250" t="s">
+        <v>794</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H250" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>811</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>17</v>
+      </c>
+      <c r="D251" t="s">
+        <v>812</v>
+      </c>
+      <c r="E251" t="s">
+        <v>813</v>
+      </c>
+      <c r="F251" t="s">
+        <v>523</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H251" t="s">
+        <v>815</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>