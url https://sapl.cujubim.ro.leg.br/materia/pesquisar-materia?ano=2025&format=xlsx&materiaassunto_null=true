--- v0 (2026-02-08)
+++ v1 (2026-06-05)
@@ -54,464 +54,464 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renata Viana Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/5/ind_14.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/5/ind_14.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor SECRETARIO DE INFRAESRUTURA E RETIRADA DOS TACHÕES E SUBSTITUIÇÃO POR QUEBRA MOLA NA AVENIDA GAVIÃO, EM FRENTE AO COMERCIAL 3 IRMÃOS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Alécio Soares Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/22/024.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/22/024.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, indicar a necessidade de realização do serviço de patrolamento na região dos Três Morros</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/23/025.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/23/025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, indicar a necessidade de substituição do bueiro localizado no Ramal Açaí.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Jânio Rodrigues de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/7/indicao_no_087-gvjrs-2025.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/7/indicao_no_087-gvjrs-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que seja realizada a instalação de um tubo PEAD (ou _x000D_
 outro tubo adequado) na 3ª Linha do Galo Velho, em frente ao sítio do Tatão.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/8/indicao_no_088.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/8/indicao_no_088.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente que seja feito, com urgência, o reparo e manutenção das _x000D_
 pontes localizadas na Linha Corrente, sendo a 2ª e a 3ª ponte da referida linha, ambas apresentando sérias avarias estruturais.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_89.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_89.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente que seja feito, com urgência, realizado serviço de _x000D_
 drenagem e instalação de tubo PEAD (ou bueiro) no trecho da linha Segundinha, após o travessão da terceira linha do Galo Velho.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_90.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente que seja feito, com urgência, a instalação de um tubo _x000D_
 PEAD ou tubo oco na Linha CA-8, entre o sítio do Sr. Wilson e o sítio da Sra. Marilza.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_091.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_091.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente, o envio de uma máquina para realizar a retirada de _x000D_
 árvores e galhos que se encontram caídas e obstruindo a estrada do travessão _x000D_
 que liga a Sexta à Sétima Linha do Galo Velho, no último travessão.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_092.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_092.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente, que seja implantado um oco (bueiro) e realizado o serviço _x000D_
 de recuperação da saída de água em frente ao sítio do senhor Claudemir, na _x000D_
 entrada da Linha B-98.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_093.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_093.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente, que seja realizada a retirada de uma curva na estrada da _x000D_
 Linha B-98, em frente ao senhor Mauro, quase no final da linha, próximo à _x000D_
 entrada da Linha 102.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_094.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_094.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente, que seja realizado com urgência o reparo do bueiro _x000D_
 localizado no primeiro morro antes de chegar à Associação da Chácara dos _x000D_
 Perequitos.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_095.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_095.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente, que seja realizado com urgência a substituição da ponte _x000D_
 localizada na Linha B-100, na segunda entrada à esquerda, por um tubo PEAD.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_096.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_096.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente, que seja realizado com urgência o conserto do aterro da _x000D_
 galeria do Rio Azul, localizada na Linha B-98.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_097.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_097.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente que seja realizado o cascalhamento da 7ª Linha do Galo _x000D_
 Velho, zona rural deste município.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_098.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_098.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente que seja instalado um bueiro na Linha B-98, antes da _x000D_
 propriedade do senhor conhecido como Pretinho do Sal, zona rural deste _x000D_
 município.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_099.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_099.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente que seja realizado o reparo no bueiro localizado na Linha _x000D_
 B-98, em frente ao sítio do senhor Claudemir, zona rural deste município.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_100.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente que seja realizado a instalação de um tubo PEAD na Linha _x000D_
 CA-04, sentido o Assentamento Mutum, em frente à propriedade do senhor _x000D_
 Joede, zona rural deste município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_101.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine _x000D_
 ao setor competente que seja realizado a instalação de um bueiro ou tubo na _x000D_
 entrada da 4ª Linha do Galo Velho.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>João Becker</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_063_-_consignacoes_compulsorias_inativos_e_pensionistas.pdf.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_063_-_consignacoes_compulsorias_inativos_e_pensionistas.pdf.pdf</t>
   </si>
   <si>
     <t>“Dispõe, em caráter geral, sobre as consignações compulsórias e facultativas em folha de pagamento dos servidores públicos ativos, inativos e pensionistas do Município de Cujubim/RO e dá outras providências.”</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/16/653.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/16/653.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial do logradouro público situado no município de Cujubim/RO, onde se encontra instalado o fórum digital do tribunal de justiça do estado de Rondônia, como “praça da justiça”, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/9/mensagem_de_lei_no_66.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/9/mensagem_de_lei_no_66.pdf</t>
   </si>
   <si>
     <t>Aquisição De Playgrounds Ou Parquinhos Infantis Em Espaços Esportivos Comunitários Nº 09032025-080530 (transferência especial), 202544260019, no valor de R$ 297.000,00 (duzentos e noventa e sete mil reais), Emenda Parlamentar Dep.Federal Mauricio Carvalho.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/11/mensagem_de_lei_no067.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/11/mensagem_de_lei_no067.pdf</t>
   </si>
   <si>
     <t>PERTINENTE IMPLANTAÇÃO DE PASSAGEM MOLHADA EM ESTRADA VICINAL NO MUNICÍPIO DE CUJUBIM, no valor de R$ 1.516.914,49 (um milhão, quinhentos e dezesseis mil, novecentos e quatorze reais e quarenta e nove centavos), Indicação parlamentar do Senador Federal Confúcio Aires Moura.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/12/mensagem_de_lei_no068.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/12/mensagem_de_lei_no068.pdf</t>
   </si>
   <si>
     <t>PERTINENTE AQUISIÇÃO DE IMPLEMENTOS AGRÍCOLAS, PLANO DE AÇÃO: 09032025-075785/2025, no valor de R$ R$ 445.000,00 (quatrocentos e quarenta e cinco mil reais), Emenda parlamentar do Senador Federal Jaime Bagatolli.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/21/mensagem_de_lei_69.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/21/mensagem_de_lei_69.pdf</t>
   </si>
   <si>
     <t>PERTINENTE REPASSE FINANCEIRO DE CONTRAPARTIDA ESTADUAL PARA CUSTEIO DO COMPONENTE DA REDE DE ATENÇÃO ÀS URGÊNCIAS -SERVIÇO MÓVEL DE URGÊNCIA (SAMU), A SER TRANSFERIDO DO FUNDO ESTADUAL DE SAÚDE, no valor de R$ 113.978,80, (Cento e Treze mil, novecentos e setenta e oito reais e oitenta centavos)</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>Haroldo Rodrigues Figueredo</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Declara de utilidade pública a associação beneficente casa da união – amor de maria, com sede no município de ouro preto do Oeste/RO no âmbito do município de cujubim, e dá outras providências.</t>
   </si>
   <si>
-    <t>19</t>
-[...33 lines deleted...]
-    <t>Vimos por meio deste, encaminhar o AUTÓGRAFO N°079/2025, do projeto de Lei N° 066 do Legislativo</t>
+    <t>6</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>EMES</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_supressiva_3.pdf</t>
+  </si>
+  <si>
+    <t>“Ao Projeto de Lei nº 014/GBVHRF/2025 que dispõe sobre o direito dos funcionários da Secretaria Municipal de Educação, que atuam em escolas a zona rural, de utilizarem o transporte escolar público para fins de trabalho e determina a disponibilização de transporte alternativo, caso haja negativa de uso do transporte escolar. ”</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>PAR</t>
-[...2 lines deleted...]
-    <t>Parecer</t>
+    <t>PCJRF</t>
+  </si>
+  <si>
+    <t>Parecer Comissão Justiça e Redação Final...</t>
   </si>
   <si>
     <t>CFOFC - Comissão de Finanças, Orçamento, Fiscalização e Controle</t>
   </si>
   <si>
-    <t>https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_66.pdf</t>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_66.pdf</t>
   </si>
   <si>
     <t>OS MEMBROSDA COMISSÃO DE FINANÇAS,  ORÇAMEN'l'O, FISCALIZAÇÃO E CONTROLE,  MmolCI..?AL DE CUJUBIM-·RO, REUNIRAM-SE_x000D_
  NO DIA 06 DE OUTUBRODE 2025, PARA  ANALISAR E EMITIR PARECER SOBRE O  PROJETO DE LEI N° 066/2025 DO  EXECUTIVO MUNICIPAL, O QUAL AS_x000D_
  COMISSÃOEMITIRAM O SEGUINTE PARECER</t>
   </si>
   <si>
-    <t>6</t>
-[...14 lines deleted...]
-    <t>“Ao Projeto de Lei nº 014/GBVHRF/2025 que dispõe sobre o direito dos funcionários da Secretaria Municipal de Educação, que atuam em escolas a zona rural, de utilizarem o transporte escolar público para fins de trabalho e determina a disponibilização de transporte alternativo, caso haja negativa de uso do transporte escolar. ”</t>
+    <t>19</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Reginaldo Silva de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_005.pdf</t>
+  </si>
+  <si>
+    <t>O  Eu, Vereador Reginaldo da Silva de Oliveira, no uso de suas atribuições regimentais e legais, vem, respeitosamente, à presença de Vossa Excelência, requerer o seguinte: _x000D_
+Requerimento de Informações — Emendas Parlamentares (Impositivas)</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>RFC</t>
+  </si>
+  <si>
+    <t>Relatório Final de Comissão</t>
+  </si>
+  <si>
+    <t>CPI - Comissão Parlamentar de Inquérito</t>
+  </si>
+  <si>
+    <t>Comissão Parlamentar de Inquérito (CPI)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -815,68 +815,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/5/ind_14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/22/024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/23/025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/7/indicao_no_087-gvjrs-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/8/indicao_no_088.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_063_-_consignacoes_compulsorias_inativos_e_pensionistas.pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/16/653.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/9/mensagem_de_lei_no_66.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/11/mensagem_de_lei_no067.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/12/mensagem_de_lei_no068.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/21/mensagem_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/30/autografo_66.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_66.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_supressiva_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/5/ind_14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/22/024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/23/025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/7/indicao_no_087-gvjrs-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/8/indicao_no_088.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_091.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_092.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_094.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_095.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_096.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_097.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_098.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_099.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_063_-_consignacoes_compulsorias_inativos_e_pensionistas.pdf.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/16/653.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/9/mensagem_de_lei_no_66.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/11/mensagem_de_lei_no067.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/12/mensagem_de_lei_no068.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/21/mensagem_de_lei_69.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/6/emenda_supressiva_3.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_66.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cujubim.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1520,141 +1520,141 @@
       </c>
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>114</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H26" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F27" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H27" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" t="s">
         <v>124</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>125</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H28" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="D29" t="s">
         <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>131</v>
       </c>
       <c r="F29" t="s">
         <v>132</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H29" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>136</v>
       </c>
       <c r="D30" t="s">
         <v>137</v>
       </c>
       <c r="E30" t="s">
         <v>138</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>139</v>
+        <v>115</v>
       </c>
       <c r="H30" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>